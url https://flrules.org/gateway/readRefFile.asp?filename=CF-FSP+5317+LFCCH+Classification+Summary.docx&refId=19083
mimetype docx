--- v0 (2026-06-16)
+++ v1 (2026-08-14)
@@ -1,10072 +1,9621 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2414"/>
         <w:gridCol w:w="6632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACA8B" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="61B323A1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1668"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA88" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2A992EFC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="718AD080" wp14:editId="718AD081">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29CCB014" wp14:editId="2C8BA9F0">
                   <wp:extent cx="940396" cy="1052607"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="image1.jpeg" descr="U:\sh-osc\Press Share\Photos, Graphics, Special Projects and Reports\State Agency Logos\DCF LOGOS\DCF 2012 LOGO\UPDATED LOGOS\Circle\DCF_Logo_circ_CMYK.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="image1.jpeg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="940396" cy="1052607"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA89" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="51AC4659" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="44"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="718ACA8A" w14:textId="31C975F9" w:rsidR="002E61B9" w:rsidRDefault="00F74995" w:rsidP="005153A3">
+          <w:p w14:paraId="5913A523" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="722" w:right="181"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">LARGE FAMILY CHILD CARE HOME </w:t>
             </w:r>
-            <w:r w:rsidR="00CF3538" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(LFCCH)</w:t>
             </w:r>
-            <w:r w:rsidR="00CF3538">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>STANDARDS CLASSIFICATION SUMMARY</w:t>
+              <w:t xml:space="preserve"> STANDARDS CLASSIFICATION SUMMARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACA8C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="306AB141" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="8822"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACA8E" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="21EA61F0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10066" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA8D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="081ED552" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="304" w:lineRule="exact"/>
               <w:ind w:left="348"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Florida Statute and Administrative Code Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACA90" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="42A708E8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10066" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA8F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="37BC020A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Specific Child Care Licensing Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACA94" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="209A4475" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="757"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA91" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1D0D8CDE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="199" w:right="171" w:firstLine="146"/>
             </w:pPr>
             <w:r>
               <w:t>Class Violation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACA92" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2BE1D94C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="357"/>
             </w:pPr>
             <w:r>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA93" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1259F860" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Description of the Licensing Standard Violation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACA95" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="5940FE37" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="138" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1205"/>
         <w:gridCol w:w="8855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACA97" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2684DF2D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA96" w14:textId="7069C30C" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D656949" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Licensed Capacity/Ratio 402.302(8), F.S., </w:t>
             </w:r>
-            <w:r w:rsidR="00CF3538" w:rsidRPr="008D6861">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH</w:t>
-[...6 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Family </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Child</w:t>
             </w:r>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>/LFCCH</w:t>
+              <w:t xml:space="preserve"> Care Home (F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6861">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>CH)/LFCCH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Handbook, Section 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACA9D" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="429306DE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA98" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="52728A07" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="535"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA99" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0F260FBA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.1 A Large Family Child Care Home may provide care for a maximum of </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACA9A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>1.1 A Large Family Child Care Home may provide care for a maximum of [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42361C9A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>402.302 (11), F.S., FDCH/LFCCH Handbook, Section 2.2.2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="718ACA9B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>402.302 (11), F.S., FCCH/LFCCH Handbook, Section 2.2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F4051B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1008"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8 children from birth to 24 months of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>age.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACA9C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1C74A963" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1008"/>
               </w:tabs>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="1148" w:firstLine="540"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 children with no more than 4 from birth to 24 months of age. There were </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> children observed in care and their ages were [</w:t>
+              <w:t>12 children with no more than 4 from birth to 24 months of age. There were [ ] children observed in care and their ages were [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAA0" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="73A54DE8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA9E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1D7B4C91" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="535"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACA9F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1E3508F4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="489"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2 The home was over the licensed capacity and the circumstances pose an imminent threat to the children which could or does result in serious harm and death of a child. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.2.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAA3" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="370CB381" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAA1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="27AAB23F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="535"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAA2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5A84E331" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="354"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.3 The home was used for a business or other purpose unrelated to </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 2.1,</w:t>
+              <w:t xml:space="preserve">1.3 The home was used for a business or other purpose unrelated to child care that interfered with compliance with child care standards and/or permitted the presence of unscreened individuals while children were present. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 2.1,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACAA4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="7D4F3A7F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="8879"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAA6" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5A92145A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAA5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="638403C9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2. Child Discipline FDCH/LFCCH Handbook, Section 2.3</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAA9" w14:textId="77777777">
+              <w:t>2. Child Discipline FCCH/LFCCH Handbook, Section 2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5FA23710" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAA7" w14:textId="2B5A815A" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3123B4D6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAA8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="41DD3E0C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="431"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1 A method of discipline included in the home's discipline policy is not age appropriate and/or constructive for the children in care in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAAC" w14:textId="77777777">
+              <w:t xml:space="preserve">2.1 A method of discipline included in the home's discipline policy is not age appropriate and/or constructive for the children in care in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="17225E26" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAAA" w14:textId="4A211603" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6D273F72" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAAB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="15B9E211" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="190"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.2 A signed statement from the custodial parent(s) or legal guardian(s) attesting that the home had provided their written disciplinary and expulsion policies was not on file for the child(ren). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, 2.3, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAAF" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, 2.3, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1E6B4008" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAAD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1C82A595" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAAE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5B170D6F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="777"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.3 A method of discipline used in the home was severe, humiliating and/or frightening in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAB2" w14:textId="77777777">
+              <w:t xml:space="preserve">2.3 A method of discipline used in the home was severe, humiliating and/or frightening in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="57A582D2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAB0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="13842B2E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAB1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="507946FF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="390"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.4 A form of discipline used in the home was associated with food, rest and/or toileting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.3, A, B and F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAB5" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, A, B and F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0D102FBF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAB3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0398987F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAB4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="101EEA53" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.5 A form of discipline used in the home included the use of spanking or other form of physical punishment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.3, A, B and F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAB9" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, A, B and F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="651860F4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAB6" w14:textId="72565365" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="410471B4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAB7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="628ACC86" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.6 The </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACAB8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>2.6 The child care personnel’s use of denial of active play as a form of discipline</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D50B1F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">was not age appropriate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.3, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACABC" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1A169B9B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACABA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="734C4F6D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACABB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="518FF0D2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="177"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.7 The </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACABF" w14:textId="77777777">
+              <w:t xml:space="preserve">2.7 The [ ] did not comply with the written disciplinary and/or expulsion policies in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1CD51343" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACABD" w14:textId="74CA2F84" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="705C51B0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="533"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACABE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="20B6B89D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="726"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.8 A copy of the disciplinary and/or expulsion policies was not available for review by the licensing authority. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.3, E</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACAC0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="3550BBF8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1203"/>
         <w:gridCol w:w="8879"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAC4" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3444A917" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAC1" w14:textId="0B8DD577" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7547EFA2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAC2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="63C1122F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="190"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.9 The operator did not have a written policy and/or procedures to identify and prevent shaken baby syndrome and abusive head trauma.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAC3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="00E38A7E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.3, G</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 2.3, G</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACAC5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="49179C5E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="8983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAC7" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="26D0D5A4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10155" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAC6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="29D68C4B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3. Transportation FDCH/LFCCH Handbook, Section 2.4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACACA" w14:textId="77777777">
+              <w:t>3. Transportation FCCH/LFCCH Handbook, Section 2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="29260B58" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAC8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="34A0B77D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAC9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="14AC181F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="123"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.1 The driver of the vehicle transporting children for the home did not have a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">valid driver’s license and/ or a valid and current certification in pediatric CPR procedures and first aid training. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACACD" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1B4FA8B2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACACB" w14:textId="5B42E91B" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="338DFDA5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACACC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="69487223" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="123"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.2 The operator did not maintain documentation of a valid Florida driver's license and/ or a valid certification in infant and child CPR procedures and first aid training for the driver. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAD1" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="00513D73" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACACE" w14:textId="30F59776" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5A07716E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACACF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6A976EB6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="469"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.3 The operator did not have documentation of current insurance coverage for the vehicle used to transport children in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAD0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4E7F2F95" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAD4" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="63EA954C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAD2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="47AF21D8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAD3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24B236BC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="123"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.4 The operator did not have current insurance coverage on all vehicles used to transport children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAD7" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="79D0C022" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAD5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="396E7DFE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAD6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5EE45D00" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="696"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.5 The vehicle had missing, broken or non-operable seat belts and/or safety restraints. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACADB" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="017D1C66" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAD8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5867D136" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAD9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="21D1DE02" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="496"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.6 The vehicle had operating seat belts and /or safety restraints for </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACADA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>3.6 The vehicle had operating seat belts and /or safety restraints for [ ] children and [ ] children were transported at one time.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3EC0F5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACADF" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6C151CF5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACADC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="37B71AAB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACADD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0686F302" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="616"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.7 The operator’s use of seat belts was not age-appropriate for the child(ren) being transported who required the use of a safety restraint. The child safety restraint was not installed, secured and/or used in accordance with the</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACADE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="02254D5A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">manufacturer’s instructions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAE2" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="63E0D0B4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAE0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0104C3BE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAE1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2ED6073F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="123"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.8 The operator did not have evidence that a transportation log was maintained for all children transported. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAE6" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5A6D8FF8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAE3" w14:textId="58C05DDC" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="42B38669" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAE4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7C38336C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.9 The transportation log was not retained for a minimum of 12 months.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAE5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1319A8CE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAEF" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3BA2FBCB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="2207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAE7" w14:textId="66DDB283" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="38391295" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAE8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="008AB0C7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="641"/>
               </w:tabs>
               <w:ind w:right="1039" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The log for children transported did not include the following</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-29"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">required information: </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section</w:t>
+              <w:t xml:space="preserve">required information: [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.4.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAE9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="63AC832E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>child’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAEA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6C316116" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:ind w:left="906" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAEB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3D668B71" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:ind w:left="906" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>time of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>departure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAEC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="22005109" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:ind w:left="906" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>time of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>arrival</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAED" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="013177BA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>signature of driver verifying all children left the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>vehicle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAEE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="61CAC98C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>signature of second sweep if</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAF4" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="27D0FF80" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAF0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="76A26A51" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAF1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4FD5A1E2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="641"/>
               </w:tabs>
               <w:ind w:right="658" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upon arrival at the destination, it was determined that the driver/provider and/or individual authorized to do the second sweep, if applicable: </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section</w:t>
+              <w:t xml:space="preserve">Upon arrival at the destination, it was determined that the driver/provider and/or individual authorized to do the second sweep, if applicable: [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2.4.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAF2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="51B029B3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>failed to mark each child off the log as children departed the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>vehicle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAF3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6E3CA69E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>failed to conduct a physical inspection and visual sweep of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>vehicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAF8" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4364BCD1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAF5" w14:textId="62163383" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="17E68DF8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAF6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="02E12CFA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.12 The permission slips were not maintained for a minimum of 12 months.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACAF7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="13872A0C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, H</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, H</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACAF9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="0AAC8016" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="8983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACAFD" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="558F53AC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAFA" w14:textId="0A5FF431" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="16BA7D86" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAFB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0B6E33A2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.13 The </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACAFC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>3.13 The child care personnel responsible for children being transported or while</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBF78F0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="136"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">on a field trip did not have contact information and emergency medical consent for all children. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB01" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="18FB1A40" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAFE" w14:textId="1E27A96F" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7689C812" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACAFF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1ECD4B89" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="203"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3.14 A permission and transportation release form, signed by the custodial parent or legal guardian, for planned and/or unplanned activities occurring off the family day care home property was not on file for the child(ren).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="718ACB00" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>3.14 A permission and transportation release form, signed by the custodial parent or legal guardian, for planned and/or unplanned activities occurring off the family child care home property was not on file for the child(ren).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D776F3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB04" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="322970E6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB02" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="742AD826" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB03" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2AB30DE9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="309"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.15 Emergency care plans, supplies, and/or medication was not available in the vehicle for the children being transported with chronic medical conditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.3</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB08" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="79A62ECF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB05" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7ADCE571" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB06" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="075B219B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="123"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.16 The interior of vehicles used to transport children was not maintained between </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACB07" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>3.16 The interior of vehicles used to transport children was not maintained between 65 and 82 degrees Fahrenheit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E24ED08" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB0B" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="236AF8D0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB09" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="775EB268" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB0A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="06EF3FB0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="96"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.17 A wheelchair occupant was not properly secured during transport with the wheelchair secured by four tie-downs in a forward-facing direction and the child secured in a three-point tie restraint or in a federally approved child safety restraint in accordance with the child’s needs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, J</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB0F" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5A270D0B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB0C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="59D80E0A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB0D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="509F849A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="217"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.18 Child safety restraint was not replaced after a recall, past the manufacturer’s “date of use” expiration date, or after being involved in a crash.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB0E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="12AEE229" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB13" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="00AFE6A0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB10" w14:textId="729BD28D" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="272C4A25" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB11" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="69253D8A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="136"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.19 The operator did not have documentation of an annual vehicle inspection for a vehicle used to transport children in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB12" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="54B6B7A4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB17" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="23FD7627" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB14" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="772F25A5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB15" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="66C41A82" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3.20 A vehicle used to transport children did not have an inspection by a mechanic to ensure it was in proper working order.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB16" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0C39E471" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.4, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB1A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.4, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0381733A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB18" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4DAA8B5C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB19" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="22B1366B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="123"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.21 Upon arrival at the destination, the driver of the vehicle and second adult failed to conduct a physical inspection and visual sweep of the vehicle to ensure that no child was left in the vehicle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.4.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB1D" w14:textId="77777777" w:rsidTr="00B94C42">
+              <w:t>FCCH/LFCCH Handbook, Section 2.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="609C8AA8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="718ACB1B" w14:textId="56723A3F" w:rsidR="002E61B9" w:rsidRPr="005153A3" w:rsidRDefault="005153A3">
+          </w:tcPr>
+          <w:p w14:paraId="182E2F12" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="005153A3" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005153A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="718ACB1C" w14:textId="6A2B8199" w:rsidR="002E61B9" w:rsidRPr="005153A3" w:rsidRDefault="005153A3">
+          </w:tcPr>
+          <w:p w14:paraId="3ED08574" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="005153A3" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="684"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005153A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.22 A vehicle(s) used to transport children did not have the required alarm system installed to prompt the driver to inspect the vehicle for children before exiting the vehicle. FDCH/LFCCH Handbook, Section 2.4.4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB20" w14:textId="77777777" w:rsidTr="00B94C42">
+              <w:t xml:space="preserve">3.22 A vehicle(s) used to transport children did not have the required alarm system installed to prompt the driver to inspect the vehicle for children before exiting the vehicle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005153A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 2.4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="18035E5F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="718ACB1E" w14:textId="5EE95326" w:rsidR="002E61B9" w:rsidRPr="005153A3" w:rsidRDefault="002E61B9">
+          </w:tcPr>
+          <w:p w14:paraId="70802EDD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="005153A3" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="718ACB1F" w14:textId="12879F88" w:rsidR="002E61B9" w:rsidRPr="005153A3" w:rsidRDefault="005153A3">
+          </w:tcPr>
+          <w:p w14:paraId="0092BA57" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="005153A3" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="123"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005153A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3.23 The vehicle alarm installed was not in working condition. FDCH/LFCCH Handbook, Section 2.4.4</w:t>
+              <w:t xml:space="preserve">3.23 The vehicle alarm installed was not in working condition. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005153A3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 2.4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACB21" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="54480FEB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="138" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1239"/>
         <w:gridCol w:w="8843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB23" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="30DE5490" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10082" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB22" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6B97928E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4. Planned Activities FDCH/LFCCH Handbook, Section 2.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB27" w14:textId="77777777">
+              <w:t>4. Planned Activities FCCH/LFCCH Handbook, Section 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7C3C7B43" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB24" w14:textId="3827B03F" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5C5EDF45" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB25" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3EA8346E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.1 The home had no written plan of activities for each age group or class.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB26" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="55F03C0C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB2A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0FB11701" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB28" w14:textId="65A139C0" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3751B08D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB29" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="53EEEAC3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="649"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2 The written plan of scheduled activities was not posted in a conspicuous place accessible to the parents. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB2E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="39724731" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB2B" w14:textId="753164EC" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="17CC44E0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB2C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="127B121B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.3 The home's written plan of scheduled activities was not followed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB2D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1672494A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB32" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6B996996" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB2F" w14:textId="02F99A57" w:rsidR="002E61B9" w:rsidRPr="0099743B" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7021FC30" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="0099743B" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB30" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="62D4B206" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="690"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.4 The written plan of activities did not include meals, snacks, or nap times appropriate for the age and times the children are in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB31" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="14BE824C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5, C</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 2.5, C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACB33" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="7774805F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="138" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1239"/>
         <w:gridCol w:w="8843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB36" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4B9BBF15" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB34" w14:textId="3CA29E99" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4B6DB778" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB35" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4B245348" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.5 Activities planned did not include quiet and active play, both indoors and outdoors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB39" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3E969A57" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB37" w14:textId="45AB26C1" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="30FE5EDF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB38" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="298A6D7A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.6 The home used electronic media time with children younger than 2 years of age. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB3D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="59201E8D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB3A" w14:textId="51FA9C6B" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="32ABDE36" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB3B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="067898F5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.7 The home used electronic media that was not for educational purposes or for physical activity for children 2 years of age and older.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB3C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5B90B296" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB41" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5210E5C2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB3E" w14:textId="164F9AB4" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4040DCF1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB3F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1368DB9A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="890"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4.8 The home’s written plan of scheduled activities did include a variety of activities that range from structured to unstructured.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB40" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="38BD5273" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB44" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="64E0BA63" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB42" w14:textId="06EE991A" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6D4B3777" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB43" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="799BB0F6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.9 Program has not implemented practices that promote consistency and continuity of care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB4A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="739440C2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB45" w14:textId="0A742648" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1C5B4CE5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB46" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="75A1BA5D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="640"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>For infants in care, the home did not provide opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>for:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB47" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5877856F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5, F</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="718ACB48" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>FCCH/LFCCH Handbook, Section 2.5, F</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C46D2B4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>outdoor time each day (weather</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>permitting).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB49" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="440E4C5C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>activities that promote development of movement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>skills.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB4D" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="73B3D3B4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB4B" w14:textId="24ED5599" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="19853C6E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB4C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="276BF572" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="274" w:lineRule="exact"/>
               <w:ind w:left="105" w:right="370"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.11 Infant observed in an infant seat (swing, bounders, etc.) for a time greater than 30 minutes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.5, F</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 2.5, F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACB4E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="54CD908F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="8872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB50" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5566377C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB4F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6D2F94A4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5. Operator/Advertising 402.318 F.S. and FDCH/ LCCFH Handbook, Section 2.1 &amp; 3.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB53" w14:textId="77777777">
+              <w:t>5. Operator/Advertising 402.318 F.S. and FCCH/ LCCFH Handbook, Section 2.1 &amp; 3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="221E2B1E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB51" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D6B7D11" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB52" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2FA9DA08" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.1 The operator worked outside of the home during the operating hours of the large family </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB56" w14:textId="77777777">
+              <w:t xml:space="preserve">5.1 The operator worked outside of the home during the operating hours of the large family child care home. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 3.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6D1C9847" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB54" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A68D8F0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB55" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2357747D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5.2 The operator, in whose name the license was issued, was no longer a resident at the address on the license. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.1, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB59" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 3.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6D12C072" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB57" w14:textId="3FF9A653" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7D0AD6D2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB58" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="23E04062" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="1044"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3 The large family home failed to include their license number when advertising. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>402.318, F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB5D" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7B7F1A73" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB5A" w14:textId="676E8C86" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="036DD53F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB5B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="279A80DE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5.4 The home’s license was not posted in a conspicuous place.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB5C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6D4E9A37" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.1, F</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 2.1, F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACB5E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="5626B253" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="8872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB60" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="39E1537A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB5F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2594006E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>6. Employee and Substitute Requirements FDCH/LFCCH Handbook, Section 3</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB63" w14:textId="77777777">
+              <w:t>6. Employee and Substitute Requirements FCCH/LFCCH Handbook, Section 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="70555A51" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB61" w14:textId="1711F0BC" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="144C4F28" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB62" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4E857138" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6.1 The operator did not have a written plan to provide at least one substitute, minimally 18 years old, to be available on a temporary/emergency basis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB67" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4780899B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB64" w14:textId="264D2009" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1576C1A0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB65" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="07EED5B2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="1044"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6.2 The operator's substitute plan did not include the name, address and telephone number of the designated substitute.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB66" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7088B479" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB6B" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 3.2, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1C0F5859" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB68" w14:textId="77D2B489" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="292BDEB2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB69" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="130B0EE9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.3 The substitute worked more than 40 hours per month on average over a </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACB6A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>6.3 The substitute worked more than 40 hours per month on average over a six month period in a single family child care home.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A47B59F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB6E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 3.2, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7E47A862" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB6C" w14:textId="6964DF9B" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="13BD2208" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB6D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="59CF3C42" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6.4 The operator failed to report changes regarding new employee within five working days. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB71" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 3.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5626C727" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB6F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1E13B3D6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB70" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74E6D282" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="1050"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.5 There were no </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 3.3</w:t>
+              <w:t xml:space="preserve">6.5 There were no child care personnel in addition to the operator on the premises while operating as a large family child care home. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACB72" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="28B2FBCF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="8872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB76" w14:textId="77777777" w:rsidTr="00EA5C5E">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4576154C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB73" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="75730977" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB74" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="593F0F31" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6.6 The substitute for the operator or employee on a temporary or emergency basis was not at least 18 years of age.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB75" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6336B978" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB79" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1558952C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB77" w14:textId="5DE3369E" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5E1BE33E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB78" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6EE9AB2B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6.7 The operator failed to report changes to the written substitute plan within five working days. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB7C" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 3.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="61867D5F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB7A" w14:textId="70B32828" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="025F78E7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB7B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="23ADE713" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="130"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6.8 The provider failed to maintain written documentation for the number of hours a substitute worked in the home each day for the preceding 12 months. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB7E" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 3.2, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1E5D7496" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB7D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7F84A290" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB80" w14:textId="77777777" w:rsidTr="00EA5C5E">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="148B47A9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB7F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="024E6527" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>7. Background Screening Requirements FDCH/LFCCH Handbook, Section 4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB84" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>7. Background Screening Requirements FCCH/LFCCH Handbook, Section 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5753DC14" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB81" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3E48E49B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB82" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0D76E05C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="124"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7.1 The record for an individual indicated the person had been arrested for and are awaiting final disposition of, have been found guilty of, regardless of adjudication, or entered a plea of nolo contendere or guilty to any offense noted in section 435.04, Florida Statute, which disqualifies the person from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-29"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>employment and the owner/operator failed to take appropriate action in that [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="51"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB83" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2489D8EE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s 435.04 F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB8C" w14:textId="77777777" w:rsidTr="00EA5C5E">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3E46EE74" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB85" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="472EDF41" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB86" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6C37A158" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="511"/>
               </w:tabs>
               <w:ind w:hanging="404"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Required background screening was missing for </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Required background screening was missing for [ ]</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB87" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D3599EA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>402.313(3) F.S.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB88" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7C5E840A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="778"/>
               </w:tabs>
               <w:ind w:hanging="671"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>adult or household</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>members</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB89" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="50FC7243" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="777"/>
               </w:tabs>
               <w:ind w:left="776"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>substitute</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB8A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7FB84D47" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="777"/>
               </w:tabs>
               <w:ind w:left="776"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>volunteer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB8B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5C798DEF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="777"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="776"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>juvenile family members 12 and older (an FDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>check)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB8F" w14:textId="77777777" w:rsidTr="00EA5C5E">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="67779B1E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB8D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4236AFCF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB8E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="47035F9B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="570"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7.3 Background screening was not completed every five years after the initial screening. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>402.313(3), F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB93" w14:textId="77777777" w:rsidTr="00EA5C5E">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1DD95506" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB90" w14:textId="241881CA" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7286B79F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB91" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="353F33EA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7.4 An employment history verification was not documented and on file.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB92" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="54B77A3D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 4.1, E and P</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB97" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 4.1, E and P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2A06FC6C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB94" w14:textId="5B37F494" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="359F7902" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACB95" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="41F2138C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="984"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7.5 Employment history check did not include all the required information including applicant’s job title, description of regular duties, confirmation of employment dates and level of job performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB96" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7EE4C92F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 4.1, E and P</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB9B" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 4.1, E and P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="461ED95C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB98" w14:textId="0CAEB593" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="690E87E2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB99" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6D7FE255" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="477"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7.6 The Child Care Attestation of Good Moral Character was not completed at the time of initial screening or upon change in employers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACB9A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5E1AD309" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="263" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 4.1, R and 4.3, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACB9E" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 4.1, R and 4.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="43463C1F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB9C" w14:textId="257879C8" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="28857724" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB9D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="233855F4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="424"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7.7 A Volunteer acknowledgement (form CF-FSP 5217) was not on file prior to volunteering. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 4.3, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBA1" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 4.3, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="67C9936F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACB9F" w14:textId="19E4BC09" w:rsidR="002E61B9" w:rsidRPr="00401DC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="787D39DD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00401DC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBA0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7721D3DC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="118"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7.8 Operator failed to maintain written documentation for the number of hours a volunteer worked in the home. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 4.3, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00EA5C5E" w14:paraId="718ACBA5" w14:textId="72801EF2" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 4.3, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7493E17B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBA2" w14:textId="770E5898" w:rsidR="00EA5C5E" w:rsidRPr="00B94C42" w:rsidRDefault="00EA5C5E">
+          <w:p w14:paraId="3B29F48C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00B94C42" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBA4" w14:textId="74416213" w:rsidR="00EA5C5E" w:rsidRPr="00B94C42" w:rsidRDefault="00EA5C5E">
+          <w:p w14:paraId="539775ED" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00B94C42" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7.9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94C42">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">operator failed to maintain a current Employee/Contractor Roster for substitutes, employees or household members in the Clearinghouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 4.1, L</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00EA5C5E" w14:paraId="718ACBA8" w14:textId="77777777" w:rsidTr="00EA5C5E">
+              <w:t>FCCH/LFCCH Handbook, Section 4.1, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="132EBD2F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBA6" w14:textId="7C69A950" w:rsidR="00EA5C5E" w:rsidRPr="00B94C42" w:rsidRDefault="00EA5C5E">
+          <w:p w14:paraId="683E2A76" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00B94C42" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="528"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBA7" w14:textId="75AFD96E" w:rsidR="00EA5C5E" w:rsidRDefault="00EA5C5E">
+          <w:p w14:paraId="33EFD798" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="971"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7.10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The operator failed to maintain a copy of the DCF email informing of the individual’s eligibility for a provisional hire in the </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 4.3, C</w:t>
+              <w:t xml:space="preserve"> The operator failed to maintain a copy of the DCF email informing of the individual’s eligibility for a provisional hire in the child care personnel file. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 4.3, C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACBAC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="031C7B2F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1193"/>
         <w:gridCol w:w="8872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBB3" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7FA66F1A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBAD" w14:textId="6FAA9060" w:rsidR="002E61B9" w:rsidRPr="00B94C42" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="76AE7C02" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00B94C42" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBAE" w14:textId="09D0B49F" w:rsidR="002E61B9" w:rsidRPr="008D6861" w:rsidRDefault="00F74995" w:rsidP="008D6861">
+          <w:p w14:paraId="1ED852F0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="008D6861" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child care personnel’s Level 2 documentation was incomplete in that </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Child care personnel’s Level 2 documentation was incomplete in that [</w:t>
+            </w:r>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:t>[</w:t>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
-                <w:spacing w:val="-15"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BF2957B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="008D6861" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
             </w:r>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="718ACBB0" w14:textId="5BDDFD53" w:rsidR="002E61B9" w:rsidRPr="008D6861" w:rsidRDefault="008D6861" w:rsidP="008D6861">
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.3, D, E, and F</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545D76C9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="008D6861" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="844"/>
               </w:tabs>
               <w:ind w:left="107" w:right="431"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7.11.1 </w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A copy of the DCF letter/email acknowledging search of the child</w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:spacing w:val="-25"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
-[...20 lines deleted...]
-          <w:p w14:paraId="718ACBB1" w14:textId="6F2B6ABC" w:rsidR="002E61B9" w:rsidRPr="008D6861" w:rsidRDefault="008D6861" w:rsidP="008D6861">
+            <w:r w:rsidRPr="008D6861">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>abuse and neglect registry for individuals screened July 1 – December 15, 2016 is missing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A2D477" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="008D6861" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7.11.2. </w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A copy of out-of-state child abuse and neglect registry search is</w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>missing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBB2" w14:textId="6E5287AA" w:rsidR="002E61B9" w:rsidRDefault="008D6861" w:rsidP="008D6861">
+          <w:p w14:paraId="21BD8BBC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7.11.3. </w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A copy of out-of-state sexual offender/predator registry search is</w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:spacing w:val="-27"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F74995" w:rsidRPr="008D6861">
+            <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>missing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACBB4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="2F014769" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1263"/>
         <w:gridCol w:w="8843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBB6" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="02A611AD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10106" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBB5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5F1D507F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>8. Staff Training FDCH/LFCCH Handbook, Section 5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBB9" w14:textId="77777777">
+              <w:t>8. Staff Training FCCH/LFCCH Handbook, Section 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="249CE242" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBB7" w14:textId="7D71AA3B" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3800BECA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBB8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0FA413EB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.1 A foster grandparent working in the home failed to complete the required training. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.2.3</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBBD" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="48022DAB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBBA" w14:textId="0C9CA747" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="31A0C72F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBBB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="00061B50" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="210"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.2 The substitute for the operator did not complete the 30 clock-hour Family Child Care Home training as documented on the Department’s transcript prior to</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBBC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="05527940" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>caring for children</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>. FDCH/LFCCH Handbook, Section 5.1.1, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBC0" w14:textId="77777777">
+              <w:t>. FCCH/LFCCH Handbook, Section 5.1.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="251873F9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBBE" w14:textId="70C9FC6C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="169EE111" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBBF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="682D18AC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="133"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.3 The substitute for the employee, who works more than 40 hours per month on average, did not complete the 30 clock-hour Family Child Care Home training as documented on the department’s training transcript prior to caring for children. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.1.1,</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.1,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBC3" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0610680C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBC1" w14:textId="0FE5ACD4" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3625EA1B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBC2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6792CEB2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="103"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.4 The substitute for the employee, who works more than 40 hours on average, did not have documentation to show completion of a </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBC7" w14:textId="77777777">
+              <w:t xml:space="preserve">8.4 The substitute for the employee, who works more than 40 hours on average, did not have documentation to show completion of a Department approved five hour early literacy and language development course, prior to caring for children, and/or the documentation was not uploaded into the Florida Pathways (Registry). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0E4949D8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBC4" w14:textId="79240293" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3E743E9F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBC5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0C931E53" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="105" w:right="410"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.5 The substitute for the operator did not have documentation to show completion of a </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACBC6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>8.5 The substitute for the operator did not have documentation to show completion of a Department approved five hour early literacy and language development course, prior to caring for children and/or the documentation was not uploaded into the Florida Pathways (Registry).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FF115A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.1.1, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBCB" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3A8E02EE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBC8" w14:textId="7583BF21" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2CA29407" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBC9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74158FA1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="370"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.6 A substitute for the employee, who worked less than 40 hours a month on average, did not complete the department's 6 clock-hour Family Child Care Rules and Regulation course (or have documentation of completion of the 3 clock–hour Fundamentals of Child Care Home Rules course.) as evidenced by the Department’s training transcript.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBCA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A341171" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.1.2, A &amp; B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBCE" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.2, A &amp; B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6A1E1639" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBCC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="75132712" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBCD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7ACEC9BB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="302"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.7 The home did not have at least one person providing care to children with a valid and current certification in pediatric CPR procedures and/or first aid training. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.1.1, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBD2" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6F7F4E15" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBCF" w14:textId="5A484D66" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1F477C53" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBD0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="14793A0C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="277"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.8 The operator, employee or substitute’s First Aid training or CPR certification was no longer current.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBD1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="09B49330" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.1.1, C, 5.1.2, C &amp; 5.3.1, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBD6" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.1, C, 5.1.2, C &amp; 5.3.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6F8B5554" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBD3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="01E37DEF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBD4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0F62E882" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="1357"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.9 The CPR training did not include an on-site instructor-based skills assessment and is invalid for the individual.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBD5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="607E7CEC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.1.1, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBD9" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="74828565" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBD7" w14:textId="22CE1800" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4F55716C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBD8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1BED2A75" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="278"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.10 The operator did not complete the ten hours of annual in-service training during the 12-month licensure period. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.6.1</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 5.6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACBDA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="4E446B0D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1263"/>
         <w:gridCol w:w="8843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBDD" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="02E6D90B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBDB" w14:textId="36CE025C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="31CBB933" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBDC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6F8CAD72" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="476"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.11 The employee did not complete the ten hours of annual in-service during the 12-month licensure period. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.6.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBE0" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1BC19B43" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBDE" w14:textId="577B7896" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6D211A63" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBDF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="29FE4C4B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="223"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.12 Documentation of the 10 hours of in-service training for the operator and/or employee(s) was not recorded on CF-FSP 5268A, In-Service Training Record. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.8, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBE4" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.8, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7A7CB630" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBE1" w14:textId="183D6488" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6D6E0DCA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBE2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3213DDEB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="302"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.13 The operator failed to maintain and/or document an active Staff Credential Verification on the department’s training transcript.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBE3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3F354AA0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.1.3, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBE7" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.1.3, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="414291E7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBE5" w14:textId="06467879" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1D663604" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBE6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7533048D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="802"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8.14 The operator did not complete the Department’s 10 clock-hour Part II module training course within 6 months of licensure as documented on the Department’s training transcript. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.4.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBEB" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="16679D59" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBE8" w14:textId="58885CDF" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="31E42E59" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBE9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="19D2E799" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="489"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.15 The employee did not complete a </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACBEA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>8.15 The employee did not complete a Department approved five hour early literacy and language development course within 12 months of employment and/or the course documentation was not uploaded into the Florida Pathways</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0B9533" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Registry). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.5.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBEF" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="53D5857A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBEC" w14:textId="025FC995" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="200C0E50" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBED" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="098DE8A2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="237"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.16 The employee did not complete the 30 clock-hour Family Child Care Home training as documented on the department's training transcript.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBEE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="242252F7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.3.1, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBF3" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.3.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2B8F1200" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBF0" w14:textId="2FC50231" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="416E788E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBF1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4613B441" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="623"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8.17 The employee did not begin the 30 clock-hour Family Child Care Home training within 90 days of employment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBF2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7CF70531" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 5.3.1, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBF8" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 5.3.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="200D6AA8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBF4" w14:textId="33F1D9F6" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2AB264BD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBF5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="18CF7F3A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="640"/>
               </w:tabs>
               <w:spacing w:before="2"/>
               <w:ind w:right="450" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The operator did not have documented proof that all child care personnel were trained and knowledgeable within 30 days of employment in </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 5.2.1 and</w:t>
+              <w:t xml:space="preserve">The operator did not have documented proof that all child care personnel were trained and knowledgeable within 30 days of employment in [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 5.2.1 and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5.2.2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBF6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6B50A25E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="805"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>safe sleep practices and shaken baby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>syndrome</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACBF7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0F71E93C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="907"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="906" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the use of fire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>extinguishers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBFB" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="469DD21F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBF9" w14:textId="604379C6" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3DC169ED" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBFA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="40097A18" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="169"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.19 The operator did not have documented proof that the large family </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 5.3.1, B</w:t>
+              <w:t xml:space="preserve">8.19 The operator did not have documented proof that the large family child care home employee completed pediatric cardiopulmonary resuscitation (CPR) certification. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 5.3.1, B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACBFC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="2F92BC37" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="8822"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACBFE" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="03A37F19" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10066" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBFD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2B4B525D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>9. Supervision FDCH/LFCCH Handbook, Section 6</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC02" w14:textId="77777777">
+              <w:t>9. Supervision FCCH/LFCCH Handbook, Section 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="151EB139" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACBFF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="324F963C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="444"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC00" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="32433F75" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.1 An unscreened individual was left alone with children in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC01" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="58E6462A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>s.435.06(2)(a), F.S. and FDCH/LFCCH Handbook, Section 4.2, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC06" w14:textId="77777777">
+              <w:t>s.435.06(2)(a), F.S. and FCCH/LFCCH Handbook, Section 4.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5BABA771" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC03" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="558183C4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="444"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC04" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="64A8C88C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.2 The operator, substitute, employee, or volunteer was supervising children while using or under the influence of narcotics, alcohol or other drugs that impair the individual’s ability to provide safe </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACC05" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>9.2 The operator, substitute, employee, or volunteer was supervising children while using or under the influence of narcotics, alcohol or other drugs that impair the individual’s ability to provide safe child care.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A22949A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC0A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6EF439DF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC07" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="63438F89" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="543"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC08" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="31E673C8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="148"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.3 A child was left without </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACC09" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>9.3 A child was left without child care personnel supervision inside or outside the home, in a vehicle, or behind on a field trip.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F4808B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC0E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="686705D3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC0B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2A5D1713" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0" w:right="543"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC0C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="504AFF81" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="105" w:right="148"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.4 Child(ren) were not adequately supervised in that </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACC0D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>9.4 Child(ren) were not adequately supervised in that [ ] which posed an imminent threat to a child, and could or did result in death or serious harm to the health, safety or well-being of the child(ren).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6838DC44" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, B, D - L</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 6, B, D - L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACC0F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="535769C9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="8822"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC13" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="30B3989A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC10" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5B8220B4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC11" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2A2D8DAE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.5 - A child was not adequately supervised and left the premises of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-29"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">home without </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> personnel</w:t>
+              <w:t>home without child care personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>supervision.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC12" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="30A12274" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6,</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 6,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC16" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6C2B3899" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC14" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74F22B53" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC15" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="09751820" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="428"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9.6 The driver of the vehicle failed to drop the child off at the appropriate location. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC1A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="14256817" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC17" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="51272F88" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC18" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="67574840" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.7 An infant was observed being fed with a propped bottle.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC19" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1A7BA2E8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC1E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="172EAFEA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC1B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A16EA9B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC1C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5C333B9C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.8 Children were not being adequately supervised in that </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACC1D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>9.8 Children were not being adequately supervised in that [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3482C0E4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, G, H, I, L</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC21" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, G, H, I, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5F1AE2C6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC1F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="751F699D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC20" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5123A26C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="148"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9.9 A child was observed napping or sleeping in a bedroom with the bedroom door closed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC24" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="32924229" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC22" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="257AA218" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC23" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6CA9363A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="428"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.10 A child in the designated isolation area due to illness was not within sight and hearing of </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC27" w14:textId="77777777">
+              <w:t xml:space="preserve">9.10 A child in the designated isolation area due to illness was not within sight and hearing of child care personnel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 6, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7E7EA47B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC25" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3000F8BC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC26" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="305315F8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="148"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9.11 A child was not adequately supervised while being diapered or having clothes changed and/or a safety strap or harness was used on the diaper changing table/surface. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC2A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="50B44B0D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC28" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5B78F745" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC29" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4AB3042F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9.12 Children did not receive supervision as required by their age or required needs while toileting or bathing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC2E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4B5B6879" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC2B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2FB0129B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC2C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="10C698D5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="255"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.13 In addition to the </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACC2D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>9.13 In addition to the child care personnel required to meet staff-to-child ratios, an additional adult was not present during a field trip, or an activity away from the home, for more than 6 preschool children.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE1D2A9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, N</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC31" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="50D7B7D4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC2F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0CC3C3F3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC30" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D40FA86" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="202"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9.14 The individual(s) responsible for children while away from the home did not have a telephone or other means of instant communication available. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, J</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC34" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="63D68EC0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC32" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7EB40EFD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC33" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5CAFEAFB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="105" w:right="331"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9.15 A child was released to a person other than the person(s) authorized or in the manner authorized in writing by the custodial parent(s) or legal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-28"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">guardian(s). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6,</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 6,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC37" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1C4F2386" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC35" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="392F4759" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC36" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="65D0F4E0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="105" w:right="136"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.16 During swimming or wading, a ratio of </w:t>
-[...34 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 6, H</w:t>
+              <w:t xml:space="preserve">9.16 During swimming or wading, a ratio of [ ] child care personnel for [ ] children is required. A ratio of [ ] child care personnel for [ ] children was observed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 6, H</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACC38" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="23127F9B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="718ACC39" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+    <w:p w14:paraId="17B6326E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Health and Safety Requirements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC3B" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3AA2D899" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC3A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="43B966A0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>10. Animal Vaccinations FDCH/LFCCH Handbook, Section 7.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC3E" w14:textId="77777777">
+              <w:t>10. Animal Vaccinations FCCH/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="72367413" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC3C" w14:textId="17A37EBE" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="145C4292" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC3D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="32729E7A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10.1 The operator did not have documentation of current vaccination records for the pet observed. Vaccinations are available for this type of animal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC41" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5D8AB5CD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC3F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2E10013A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC40" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="370BDF85" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="346"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10.2 The pet was not immunized though vaccinations are available for this type of animal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.1</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC45" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2E517E31" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC42" w14:textId="76420262" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2D6D5410" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC43" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="563EB471" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10.3 The operator did not have documentation that custodial parents or guardian are given written notification of animals on the premises.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC44" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3E9D2998" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC49" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="373A7446" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC46" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0762ECB4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC47" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="791F7321" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10.4 An animal that was poisonous, venomous, aggressive, or posed a potential threat of harm to children was on the premises of the home.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC48" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4690AC9A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.1</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACC4A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="588B8396" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="258" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC4C" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="775D30E9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC4B" w14:textId="5D624EC1" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7B43E961" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="4271"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>11.</w:t>
-[...13 lines deleted...]
-              <w:t>Harmful Substances, Materials and Safety</w:t>
+              <w:t xml:space="preserve">11. </w:t>
             </w:r>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH</w:t>
-[...11 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC4F" w14:textId="77777777">
+              <w:t xml:space="preserve">Harmful Substances, Materials and Safety </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7743A25E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC4D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D2A5274" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC4E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6BAA1710" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11.1 Toxic Substances and/or Hazardous materials, including cleaning supplies, flammable products, and poisonous items were accessible to children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC53" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="21B75337" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC50" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="78B8DD2A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC51" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACC52" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="67099F8C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11.2 A Toxic substance or hazardous material, [ ], was not labeled.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="773AB178" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC56" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="66C1678C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC54" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="110019F5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC55" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4BF08F97" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11.3 Potentially harmful items such as BB guns, pellet guns, knives and/or sharp tools were not in a locked area or were accessible to children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC59" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="28EBBF74" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC57" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24AE61F1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC58" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="50F02C99" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="253"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11.4 Cleaning (other than general clean-up activities) of a room took place while children were present in the room. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.2, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC5C" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.2, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="46ABD1F6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC5A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="771C7EC2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC5B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1B37CC78" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11.5 Narcotics, alcohol, or other impairing drugs/paraphernalia were accessible to children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.2, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC5E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="255F55F3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACC5D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="48A2B750" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC60" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6E56BC57" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC5F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5571159B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>12. Smoking on Premises FDCH/LFCCH Handbook, Section 7.3</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC63" w14:textId="77777777">
+              <w:t>12. Smoking on Premises FCCH/LFCCH Handbook, Section 7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0E5A488D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC61" w14:textId="1F742459" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="10843811" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC62" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3B678B5D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="627"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12.1 The custodial parents or legal guardians of children in care were not informed in writing, by the operator that someone living in the home smokes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.3, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC67" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.3, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="08A121F5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC64" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="389E13ED" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC65" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="236F489C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>12.2 Smoking was observed in the home, the outdoor play area, during a field trip or in a vehicle transporting children while children were in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC66" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7F415685" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.3, A and B &amp; 2.4.4, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC6A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.3, A and B &amp; 2.4.4, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="653EA963" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC68" w14:textId="45A322D4" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="28A06E60" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC69" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2DB71F75" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="236"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>12.3 There was evidence that smoking occurred in the home, outdoor play area, during a field trip or in a vehicle used to transport children, while children were</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-32"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.3, A and B &amp; 2.4.4,</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.3, A and B &amp; 2.4.4,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC6C" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6B98AD10" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACC6B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2FF52BA9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC6E" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="79ED219D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACC6D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5B342144" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>13. Firearms and Weapons FDCH/LFCCH Handbook, Section 7.4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC71" w14:textId="77777777">
+              <w:t>13. Firearms and Weapons FCCH/LFCCH Handbook, Section 7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1D06BF9F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC6F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="192F842A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC70" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4EEE0A1C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">13.1 Firearms and/or weapons were not stored in a locked container, locked area, or with a secure trigger lock and in a secure location inaccessible to children. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC75" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="225147DD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC72" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="26F1FC5F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC73" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2C6B9889" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="933"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>13.2 Firearms and/or weapons were observed on a person located on the premises other than law enforcement officers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC74" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="36C7994F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC77" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3677DAD6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACC76" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="233EACCC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC79" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0B62AECE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC78" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2F131D95" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>14. Indoor Play Areas FDCH/LFCCH Handbook, Section 7.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC7C" w14:textId="77777777">
+              <w:t>14. Indoor Play Areas FCCH/LFCCH Handbook, Section 7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="34F66858" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC7A" w14:textId="1E7BF735" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="63D8C7DC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC7B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0E783783" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14.1 Indoor play areas were not clean and free from litter, nails, glass, and other hazards. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.5, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC80" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7DD5F700" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC7D" w14:textId="14C77E14" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6C0DC3F2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC7E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6722FBCB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>14.2 Indoor play areas were not in good repair.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC7F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="442295B4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.5, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC83" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7CD4901F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC81" w14:textId="443C863B" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1471A853" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC82" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="67532C3A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14.3 A health and safety deficiency having a low potential for harm to the children in care was observed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.5, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC86" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="03724EF8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC84" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="01A9FA6A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC85" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="70F85F70" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14.4 A health and safety deficiency having a moderate potential for harm to the children in care was observed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.5, B&amp;C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC89" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.5, B&amp;C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4D336287" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC87" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="534C21BC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC88" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2AB7187E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="559"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14.5 A health and safety deficiency was observed in the indoor play area that poses a serious threat to the health, safety or well-being of the children. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.5, B</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.5, B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACC8A" w14:textId="1FB5B2D0" w:rsidR="002E61B9" w:rsidRDefault="00E13182">
+    <w:p w14:paraId="4757BD31" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718AD082" wp14:editId="33C4CB3D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05031849" wp14:editId="62C74F8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5005705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1324610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="33655" cy="7620"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="980571238" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="33655" cy="7620"/>
                         </a:xfrm>
@@ -10087,19961 +9636,18774 @@
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="48F6DE45" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:394.15pt;margin-top:104.3pt;width:2.65pt;height:.6pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpfhfi5AEAALEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9FuGjEQfK/Uf7D8Xg4IkPbEEUVEqSql&#10;TaU0H7D4fHdWfV53bTjo13dtCEHNW9V7sLxeezwznlve7HsrdpqCQVfJyWgshXYKa+PaSj7/uP/w&#10;UYoQwdVg0elKHnSQN6v375aDL/UUO7S1JsEgLpSDr2QXoy+LIqhO9xBG6LXjZoPUQ+SS2qImGBi9&#10;t8V0PF4UA1LtCZUOgVfvjk25yvhNo1V8bJqgo7CVZG4xj5THTRqL1RLKlsB3Rp1owD+w6ME4vvQM&#10;dQcRxJbMG6jeKMKATRwp7AtsGqN01sBqJuO/1Dx14HXWwuYEf7Yp/D9Y9W335L9Toh78A6qfQThc&#10;d+BafUuEQ6eh5usmyahi8KE8H0hF4KNiM3zFmp8WthGzB/uG+gTI6sQ+W304W633UShevLpazOdS&#10;KO5cL6b5HQooX056CvGzxl6kSSWJnzEjw+4hxMQEypctmTlaU98ba3NB7WZtSewgPXn+MnkWeLnN&#10;urTZYTp2REwrWWJSlQIUyg3WB1ZIeMwN55wnHdJvKQbOTCXDry2QlsJ+cezSp8lslkKWi9n8mnUJ&#10;uuxsLjvgFENVMkpxnK7jMZhbT6bt+KZJFu3wlp1tTBb+yupElnOR/ThlOAXvss67Xv+01R8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDyZoQd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3&#10;JP6DdUhs1CaF1glxKorEiEQLA92c+Eiixudgu23g1+NOsN3Ho/eeK1eTHdgRfegdKbidCWBIjTM9&#10;tQre355vJLAQNRk9OEIF3xhgVV1elLow7kQbPG5jy1IIhUIr6GIcC85D06HVYeZGpLT7dN7qmFrf&#10;cuP1KYXbgWdCLLjVPaULnR7xqcNmvz1YBetcrr9e7+jlZ1PvcPdR7+8zL5S6vpoeH4BFnOIfDGf9&#10;pA5VcqrdgUxgg4KllPOEKsiEXABLxDKfp6I+T3IJvCr5/x+qXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBpfhfi5AEAALEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDyZoQd4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" fillcolor="black" stroked="f">
+              <v:rect w14:anchorId="27057D9E" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:394.15pt;margin-top:104.3pt;width:2.65pt;height:.6pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpfhfi5AEAALEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9FuGjEQfK/Uf7D8Xg4IkPbEEUVEqSql&#10;TaU0H7D4fHdWfV53bTjo13dtCEHNW9V7sLxeezwznlve7HsrdpqCQVfJyWgshXYKa+PaSj7/uP/w&#10;UYoQwdVg0elKHnSQN6v375aDL/UUO7S1JsEgLpSDr2QXoy+LIqhO9xBG6LXjZoPUQ+SS2qImGBi9&#10;t8V0PF4UA1LtCZUOgVfvjk25yvhNo1V8bJqgo7CVZG4xj5THTRqL1RLKlsB3Rp1owD+w6ME4vvQM&#10;dQcRxJbMG6jeKMKATRwp7AtsGqN01sBqJuO/1Dx14HXWwuYEf7Yp/D9Y9W335L9Toh78A6qfQThc&#10;d+BafUuEQ6eh5usmyahi8KE8H0hF4KNiM3zFmp8WthGzB/uG+gTI6sQ+W304W633UShevLpazOdS&#10;KO5cL6b5HQooX056CvGzxl6kSSWJnzEjw+4hxMQEypctmTlaU98ba3NB7WZtSewgPXn+MnkWeLnN&#10;urTZYTp2REwrWWJSlQIUyg3WB1ZIeMwN55wnHdJvKQbOTCXDry2QlsJ+cezSp8lslkKWi9n8mnUJ&#10;uuxsLjvgFENVMkpxnK7jMZhbT6bt+KZJFu3wlp1tTBb+yupElnOR/ThlOAXvss67Xv+01R8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDyZoQd4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3&#10;JP6DdUhs1CaF1glxKorEiEQLA92c+Eiixudgu23g1+NOsN3Ho/eeK1eTHdgRfegdKbidCWBIjTM9&#10;tQre355vJLAQNRk9OEIF3xhgVV1elLow7kQbPG5jy1IIhUIr6GIcC85D06HVYeZGpLT7dN7qmFrf&#10;cuP1KYXbgWdCLLjVPaULnR7xqcNmvz1YBetcrr9e7+jlZ1PvcPdR7+8zL5S6vpoeH4BFnOIfDGf9&#10;pA5VcqrdgUxgg4KllPOEKsiEXABLxDKfp6I+T3IJvCr5/x+qXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBpfhfi5AEAALEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDyZoQd4AAAAAsBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" fillcolor="black" stroked="f">
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718ACC8B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="0C01ED13" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC8F" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="11DEBF84" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC8C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="40F0B770" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC8D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACC8E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6DBA0CBD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14.6 The large family child care home did not have 35 square feet of usable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1587B2B0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">indoor floor space per child in care. The home had space for </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC92" w14:textId="77777777">
+              <w:t xml:space="preserve">indoor floor space per child in care. The home had space for [ ] children, and [ ] children were observed in care. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2638845A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC90" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2965D98F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC91" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="43581C0A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14.7 The home’s usable indoor floor space, including shelves or storage for toys and other materials, for children’s indoor play and activities was not accessible for children's use. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.5, E and F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC95" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.5, E and F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3AD0ABEC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC93" w14:textId="60F64B6A" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="613A2691" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC94" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0EE67985" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="669"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14.8 The home did not have an open indoor floor space outside of cribs and playpens for the infant(s) in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.5, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC99" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.5, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="255B356F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC96" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="726056F2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC97" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74F4766D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>14.9 The home had electrical outlet covers that were not in place.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC98" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="61701ED1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACC9D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="11641F5C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC9A" w14:textId="63B8145F" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="371DA051" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC9B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="069C17B9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>14.10 Indoor play areas were not inspected daily for basic health and safety and/or any problems were not corrected before the play area is used by children and/or daily inspection documentation was not maintained for 12 months.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACC9C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D46D4F2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCA0" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5C09A5E1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC9E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4913BEEC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACC9F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="15904DE9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.11 Guardrails or protective barriers, such as baby gates, were not provided at open sides of stairs, ramps, or other walking surfaces from which there is more than a </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCA3" w14:textId="77777777">
+              <w:t xml:space="preserve">14.11 Guardrails or protective barriers, such as baby gates, were not provided at open sides of stairs, ramps, or other walking surfaces from which there is more than a 30 inch vertical distance to fall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2CB41F4D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCA1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="792D9874" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCA2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="653E93AC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.12 An electrical device or apparatus accessible to children </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCA7" w14:textId="77777777">
+              <w:t xml:space="preserve">14.12 An electrical device or apparatus accessible to children was located in a place that could be plugged into an electrical outlet while a person is in contact with a water source, such as a sink, tub, shower area, water table, or swimming pool. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="332DE48A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCA4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1521A371" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCA5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4687F10E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>14.13 The home uses a product or device that produces carbon monoxide indoors and the home does not have a carbon monoxide detector installed when required by s.553.885(1), F.S., or local laws.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCA6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6837791B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCAA" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5B0F8B9C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCA8" w14:textId="27F26BD0" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="02A552E9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCA9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1B6A60C8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">14.14 The home has a carbon monoxide detector that was not tested and maintained according to manufacturer’s instructions and/or the home did not maintain documentation of testing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCAC" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="066240A3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACCAB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7E6BBDEE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCAE" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="44C88EFE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCAD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0256535C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="3512"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>15. Outdoor Time, Fencing, and Play Area Requirements FDCH/LFCCH Handbook, Section 7.6</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCB2" w14:textId="77777777">
+              <w:t>15. Outdoor Time, Fencing, and Play Area Requirements FCCH/LFCCH Handbook, Section 7.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="06F9EBF5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCAF" w14:textId="1A1EC23D" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5D22844F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCB0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="103AB9F9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.1 Outdoor play areas were not free from litter, nails, glass, and other hazards.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCB1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="37FD2ED1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCB6" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5C1DE5E5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCB3" w14:textId="290E5010" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3CDDDC4A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCB4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2658C4E6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.2 Outdoor play areas were not in good repair.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCB5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="36866001" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCB9" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2F6F0C08" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCB7" w14:textId="25224E9B" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="020972BD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCB8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3F836965" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15.3 A health and safety deficiency having a low potential for harm to the children in care was observed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCBC" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2486357F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCBA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="522D4C32" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCBB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2ED10A55" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15.4 A health and safety deficiency having a moderate potential for harm to the children in care was observed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCBF" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3AF29E7A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCBD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4BBF2214" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCBE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7E8B240A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15.5 A health and safety deficiency was observed in the outdoor play area that poses a serious threat to the health, safety or well-being of the children. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCC3" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="001DE103" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCC0" w14:textId="302E4D27" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="08B67821" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCC1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5B2B3A3E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.6 Weather permitting, infants were not provided opportunities for outdoor time.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCC2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24663577" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, D</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACCC4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="154DEE35" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCC8" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="74906DF9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCC5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="69B830FC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCC6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5A3C1190" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.7 Fencing a minimum of 4 feet in height with at least two exits, with one being remote from the building, was not provided when required.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCC7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D7AA172" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6 C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCCB" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6 C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="03033568" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCC9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="63D7E84F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCCA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6CF80C77" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15.8 Children in the outdoor play area had access to a public road/street, laned public road/street or road/street with a speed limit 25 miles per hour or greater or bordered a water hazard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCCE" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="05259C86" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCCC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D249A25" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCCD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="703A3C3B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.9 The outdoor play area that required fencing was not safe and adequate in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCD2" w14:textId="77777777">
+              <w:t xml:space="preserve">15.9 The outdoor play area that required fencing was not safe and adequate in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="11158FB8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCCF" w14:textId="7B529786" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="0EF2622D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCD0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="03AD133F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.10 The base of the fence in the outdoor play area was not at ground level and could allow inside or outside access by children or animals.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCD1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="21C80286" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCD6" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="02FA0626" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCD3" w14:textId="2A8BDF06" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="033752CD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCD4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7C70247D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.11 The fence in the outdoor play area had a buildup (e.g., leaves, soil) at the base on the play area side, causing the fence to be less than the minimum 4 feet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCD5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7534BB15" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">in height. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCD9" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="54BE24E9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCD7" w14:textId="52F7C005" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4CCA9A79" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCD8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1394F66B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="1213"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15.12 The play activities were not suitable to the (child)ren’s age and development and/or was inadequate for the number of children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCDC" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="36DC73EE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCDA" w14:textId="058E6DAA" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1D9AE7C5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCDB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5ABA4456" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.13 The frame of the </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCDF" w14:textId="77777777">
+              <w:t xml:space="preserve">15.13 The frame of the [ ] was not securely anchored in the ground or stationary by design. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4E76C0B7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCDD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="42583F63" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0" w:right="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCDE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4E848F35" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="346"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.14 The play equipment was not safe and sanitary for the children to use in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCE3" w14:textId="77777777">
+              <w:t xml:space="preserve">15.14 The play equipment was not safe and sanitary for the children to use in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6CBE9A47" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCE0" w14:textId="4411D12C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3CCC0BDD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCE1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7AEFFFE3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="119"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.15 There was no documentation, maintained for 12 months, that routine inspections were conducted at least monthly of all supports, above and below the ground, all connectors, and moving parts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCE2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6438A92A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, J</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCE7" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2D55A7BE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCE4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="673196D1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCE5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACCE6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7473C808" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>15.16 A resilient surface was not provided beneath and within the fall zone for [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18CDE1A1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCEA" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0C4E4612" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCE8" w14:textId="7A926A95" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4A10FE16" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCE9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="08F07893" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="1093"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.17 The ground cover or other protective surface under the </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCED" w14:textId="77777777">
+              <w:t xml:space="preserve">15.17 The ground cover or other protective surface under the [ ] was not maintained. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6BEE0F52" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCEB" w14:textId="5E0FE205" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="31E2C987" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCEC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="645A013B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="346"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.18 The placement of </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCF0" w14:textId="77777777">
+              <w:t xml:space="preserve">15.18 The placement of [ ] did not allow for adequate distance/clearance from other equipment, fences and objects or other children in the area. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="26D895CF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCEE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="26CEA34B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCEF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="605B3A4D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="412"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.19 Sharp, broken and/or jagged edges were observed on the </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCF4" w14:textId="77777777">
+              <w:t xml:space="preserve">15.19 Sharp, broken and/or jagged edges were observed on the [ ] that pose a threat to the health, safety or well-being of the children in the play area. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1EBA6813" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1099"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCF1" w14:textId="225EB874" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5DF7E703" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCF2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0A663C81" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="520"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.20 The equipment used in the outdoor play area was not constructed and maintained according to manufacturer’s recommendations, and/or to allow for water drainage or open containers for water play were not emptied.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCF3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0F2BCF3F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, M</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCF8" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="47D7A7E9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCF5" w14:textId="26D6FD6E" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="70375F9D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCF6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="175C0B84" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.21 The home did not have a minimum of 270 square feet of usable outdoor play area on the property for the exclusive use of the children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCF7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="413275A2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, O</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACCFC" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="56335AD4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCF9" w14:textId="20C51CC9" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="37516A3D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCFA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="496582C5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="167"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.22 The home's outdoor play area is not for the exclusive use of the children in care or children who reside in the home.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACCFB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5656ACE3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.6, O</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.6, O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACCFD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="0B30531B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD01" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0B07AB90" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCFE" w14:textId="44EE0ADC" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="57F0EF59" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACCFF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="511B208B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.23 Outdoor play areas and equipment were not inspected prior to usage for basic health and safety and/or problems noted were not corrected before used by</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD00" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="18BC4DF7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="986"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">children and/or daily inspection documentation was not maintained for 12 months. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7, A and 7.6, N</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD04" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7, A and 7.6, N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7A30A810" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD02" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="404D7AF2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD03" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="77726243" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">15.24 Guardrails or protective barriers, such as baby gates, were not provided at open sides of stairs, ramps, or other walking surfaces from which there is more than a 30-inch vertical distance to fall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD07" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="53D0777F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD05" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="37AC543E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD06" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="69288DB0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">15.25 An electrical device or apparatus accessible to children </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD0B" w14:textId="77777777">
+              <w:t xml:space="preserve">15.25 An electrical device or apparatus accessible to children was located in a place that could be plugged into an electrical outlet while a person is in contact with a water source, such as a sink, tub, shower area, water table, or swimming pool. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="71A51468" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD08" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7F8525D0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD09" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3208A53C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15.26 The home had electrical outlet covers that were not in place.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD0A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="10B7AE44" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD0D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="37EE377C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACD0C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="650CD257" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD0F" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="724CD2BA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD0E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="48D36EC2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>16. Swimming Pools FDCH/LFCCH Handbook, Section 7.7</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD13" w14:textId="77777777">
+              <w:t>16. Swimming Pools FCCH/LFCCH Handbook, Section 7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="64A580DB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD10" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="083D2A00" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD11" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D81025D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5" w:line="237" w:lineRule="auto"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>16.1 The fence or barrier, separating the home from the swimming pool, did not meet the minimum requirement of four (4) feet in height, in the absence of an</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD12" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="494484BF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">operable pool alarm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD16" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="29A5C2DC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD14" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3C4D39DC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD15" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="79B180C3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="266"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16.2 The swimming pool fence or barrier was unlocked or had gaps or openings that could pose a threat to the health, safety or well-being of a child. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD19" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="33A54F29" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD17" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="57313BE0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD18" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="16D2E4EE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16.3 In the absence of a fence or barrier, the swimming pool alarm was found to be inoperable. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD1D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1051BD8C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD1A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="67DAA36C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD1B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="49BC43AB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="293"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>16.4 A spa or hot tub did not have a fence or barrier with the minimum requirement of four (4) feet in height or was not covered with a safety cover that meets the requirements of Section 515.25(1), F.S., while children were in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD1C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="567CE45E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD20" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="52C7C61A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD1E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2AE15DB5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD1F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="22D4A4EC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="309"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16.5 The ladder or steps accessing the above ground swimming pool were not removed while children were in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD23" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="48852EAB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD21" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5507C184" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD22" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2597B846" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.6 Children in care had access to a water hazard or swimming pool, which posed an imminent threat to a child and which could or does result in death or serious harm to the health, safety or wellbeing of the child, in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD27" w14:textId="77777777">
+              <w:t xml:space="preserve">16.6 Children in care had access to a water hazard or swimming pool, which posed an imminent threat to a child and which could or does result in death or serious harm to the health, safety or wellbeing of the child, in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, A – F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="392DEE14" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD24" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="385C3CC6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD25" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="45944BED" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.7 Children in care had access to a water hazard or swimming pool, in that </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACD26" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>16.7 Children in care had access to a water hazard or swimming pool, in that [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65318E53" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, C - E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD2A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, C - E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3D75F1AF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD28" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="32134CA2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD29" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="296FB4C0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="135"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16.8 A wading pool, or inflatable water slide with a landing area where water collects, was used by children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD2E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7F5BAC86" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD2B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="70C5886F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD2C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="650FFD90" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:right="120"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>16.9 A swimming activity away from the home occurred in a pool exceeding three feet, or at a lake or beach, and a person with a certified lifeguard certification or equivalent was not present.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD2D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="317F653D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 6, N and Section 7.7, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD31" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 6, N and Section 7.7, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="43DC2FDB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD2F" w14:textId="7B236A77" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7AF688F0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD30" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5EF04D8E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.10 The home's swimming pool was not maintained </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, G</w:t>
+              <w:t xml:space="preserve">16.10 The home's swimming pool was not maintained by the use of chlorine or other suitable chemicals. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, G</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACD32" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="7124B448" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD36" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4723A10C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD33" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="28251230" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD34" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="313781CC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>16.11 The home's swimming pool exceeded 3 feet in depth and no person who</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD35" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="397B3817" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="827"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">had current certification for a basic water safety course was present during swimming activities. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD39" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="34D75810" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD37" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3CE62945" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD38" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="64CA02B9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.12 The home did not ensure the pool used had drain covers that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD3D" w14:textId="77777777">
+              <w:t xml:space="preserve">16.12 The home did not ensure the pool used had drain covers that are in compliance with the Virginia Graeme Baker Pool and Spa Safety Act. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="79F5B4BC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD3A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="445A2405" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD3B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5124B539" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>16.13 Swimming occurred in a swimming pool more than six feet in width, length, or diameter and a ring buoy and rope, a rescue tube, or a throwing line and a shepherd’s hook that will not conduct electricity was not available.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD3C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="08492AA5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD41" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7B3EB724" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD3E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6223845C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD3F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0799A534" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="186"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">16.14 The home provided a water activity using a swimming pool that exceeds six feet in width, length, or diameter and </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACD40" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>16.14 The home provided a water activity using a swimming pool that exceeds six feet in width, length, or diameter and child care personnel at the pool did not receive instruction on the proper use of a ring buoy and rope, a rescue tube, or a throwing line and a shepherd’s hook that will not conduct electricity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C635EF5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD44" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1E7E8E60" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD42" w14:textId="18B8618D" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3004CDA0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD43" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="43513C2E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="652"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">16.15 The documentation of instruction on the proper use of a ring buoy and rope, a rescue tube, or a throwing line and a shepherd’s hook was not maintained for 12 months. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.7, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD46" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.7, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4BB38701" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACD45" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7828AE4C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD48" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="118D0EA2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD47" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="414F12B2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>17. Appropriate, Safe and Sanitary Bedding FDCH/LFCCH Handbook, Section 7.8</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD4B" w14:textId="77777777">
+              <w:t>17. Appropriate, Safe and Sanitary Bedding FCCH/LFCCH Handbook, Section 7.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="36B2810D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD49" w14:textId="74831DAF" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6B7719C4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD4A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="532467E4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.1 The home had no designated area where each child can sit quietly or lie down to rest or nap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD4F" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="679553C7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD4C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="790DA6C9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD4D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1BC46FC6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.2 The bedding available was not safe and poses a threat to the health, safety or well-being of a child in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD4E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5A00B10E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, A, B and D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD53" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, A, B and D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4684CAF8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD50" w14:textId="6516BD01" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="66BBF67F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD51" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="53EC53FB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.3 The bedding available for children in care was not sanitary.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD52" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2C5EA8F7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD56" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="06A28FA0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD54" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6F6B719E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD55" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="07F2BF53" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="229"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.4 The bedding available was not sanitary and poses a threat to the health, safety or well-being of a child in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD59" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7F003D13" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD57" w14:textId="345DC813" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="256C90A5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD58" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="50F5C12A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.5 Playpens, floor mats, play yards, or cots were used for children sleeping in the normal </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD5D" w14:textId="77777777">
+              <w:t xml:space="preserve">17.5 Playpens, floor mats, play yards, or cots were used for children sleeping in the normal night time cycle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="43F06047" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD5A" w14:textId="0CD14C49" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4733F36B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD5B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2F0E30E8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.6 Floor mats available for children in care were not at least one inch thick.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD5C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4E76F060" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD60" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0A275198" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD5E" w14:textId="546835A7" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="77AA4F9E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD5F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5BBD59B5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="274" w:lineRule="exact"/>
               <w:ind w:right="1280"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.7 Floor mats available for children in care were not covered with an impermeable surface. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD63" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="298D0CAE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD61" w14:textId="3CDF3D28" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2171E9B8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD62" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2A2005D9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.8 An air mattress or foam mattress was used for children when napping or sleeping. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD67" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2EDD8CE0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD64" w14:textId="5B39FA2D" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="232C478E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD65" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74C1CBFA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.9 A cot, bed, crib, mattress, playpen or floor mat was not available for all</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD66" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="49BB3B44" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">children who napped. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD6A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4BEF07A1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD68" w14:textId="5A3F7799" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="047239CE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD69" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D2051CE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.10 Individual linens were not provided for each child using beds that were used by the family. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD6D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="26557EAC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD6B" w14:textId="4FDC0DF6" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2C048361" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD6C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4430FC8D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.11 The operator failed to ensure that children in overnight care completed bedtime routines such as brushing teeth and washing face and hands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, K</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, K</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACD6E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="38E950F8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD72" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="59DC794B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD6F" w14:textId="481066FD" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="69D414AE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD70" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="082A4835" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.12 Children in care were observed to share personal items such as toothbrushes, towels and wash cloths.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD71" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5920C96E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD75" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6FB5AC21" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD73" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A262781" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD74" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24C68A55" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.13 Cribs were used which did not meet current federal guidelines for construction regulations as outlined in Title 16, 1219, 1220 &amp; 1221 Code of Federal Regulations. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD79" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2701A2B5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD76" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2799523F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD77" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3FF4EFDD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="199"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.14 A napping or sleeping infant that is not capable of rolling over on their own was observed not positioned on their back and on a firm surface, or was swaddled, and the provider did not have written authorization for an alternate sleep position from a physician in the child’s record.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD78" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="32A2B4DF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD7C" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3A5C273B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD7A" w14:textId="384BE2D5" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="04CBCF7A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD7B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="19E32702" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.15 A minimum distance of 18 inches was not maintained around each individual napping space. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, M</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD7F" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="58CA18DE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD7D" w14:textId="5249E6EF" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7C59E26A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD7E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1F4FF080" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.16 A kitchen, bathroom, utility room, or garage area was used as napping space</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>. FDCH/LFCCH Handbook, Section 7.8, L</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD83" w14:textId="77777777">
+              <w:t>. FCCH/LFCCH Handbook, Section 7.8, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7895F7BE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD80" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5C28E998" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD81" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="28964A1B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="89"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.17 A napping space was used which was under furniture, against furniture that may create a hazard, or blocking exit routes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD82" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="28A5B824" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="89"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, M</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD86" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7EB7B194" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD84" w14:textId="782D4BB1" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2C4E3CD8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD85" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5080F805" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="89" w:right="159"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">17.18 The operator did not have a written plan outlining sleeping arrangements for children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, J</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD8B" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="36F8DAD5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD87" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="68246BD5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0" w:right="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD88" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5849A7F7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="89"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>17.19 A sleep sack used did not fit according to manufacturer’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD89" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1CBD838D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="89"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>recommendations, restricted the infant’s arms, or slid up around the infant’s face.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD8A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D6C8361" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="89"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD8D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.8, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="282B2E2C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACD8C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="03EFF8DF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD8F" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0EB7B428" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD8E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1B971971" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>18. Vermin/Pest Control FDCH/LFCCH Handbook, Section 7.9</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD92" w14:textId="77777777">
+              <w:t>18. Vermin/Pest Control FCCH/LFCCH Handbook, Section 7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2B00301D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD90" w14:textId="7CBDC294" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="38872D89" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD91" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="34EAB3CB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="533"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">18.1 There was </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD96" w14:textId="77777777">
+              <w:t xml:space="preserve">18.1 There was evidence or the presence of rodent or vermin observed in the home. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="71637EF0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD93" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4142994F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD94" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="33003E32" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>18.2 Pest control took place in rooms occupied by children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD95" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2B5EDD7B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.9</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACD97" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="1109B36D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACD99" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5E59D0AC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD98" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3C35285A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="4433"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>19. Toys, Furnishings, Equipment and Plumbing FDCH/LFCCH Handbook, Section 7.10</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDA0" w14:textId="77777777">
+              <w:t>19. Toys, Furnishings, Equipment and Plumbing FCCH/LFCCH Handbook, Section 7.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4A2A9ED1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD9A" w14:textId="16DE9C95" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="36A7375E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACD9B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4803E5AB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:ind w:right="364" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">All parts of the home, including furnishings, equipment and plumbing were not kept </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.10,</w:t>
+              <w:t xml:space="preserve">All parts of the home, including furnishings, equipment and plumbing were not kept [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.10,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD9C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="588EA6C3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>clean and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>sanitary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD9D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="73A07847" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:left="909" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>free from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>hazards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD9E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6E333C25" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>in an orderly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>condition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACD9F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3E973720" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>in good</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>repair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDA3" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="23E57177" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDA1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="601B89BF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDA2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1B804BB7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19.2 Furnishings, toys, equipment or plumbing were not clean, safe and maintained in good repair and pose a threat to the health, safety or well-being of the children in care. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.10, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDA6" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.10, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2A67E078" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDA4" w14:textId="7529BA7F" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="343EAEBC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDA5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="63C2273B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="92"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">19.3 Toys, equipment and/or furnishings available to the children in care were not age appropriate in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDAA" w14:textId="77777777">
+              <w:t xml:space="preserve">19.3 Toys, equipment and/or furnishings available to the children in care were not age appropriate in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.10, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="37B14A62" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="822"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDA7" w14:textId="5CE48715" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6E1B33DB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDA8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24A157B7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="399"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>19.4 The quantity of toys, equipment and/or furnishings suitable to each child’s age and development was inadequate for the number of children in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDA9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5CAEC465" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.10, B</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.10, B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACDAB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="277F5676" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="8876"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDAF" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2249EDA3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDAC" w14:textId="461F0EAA" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5B24C3EF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDAD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACDAE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2C7D8436" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>19.5 Toys, equipment and/or furnishings were not safe in that [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6645E408" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.10, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDB2" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.10, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="21E6BA35" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDB0" w14:textId="30826806" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="092E3AD1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDB1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D932B08" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="679"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19.6 Toys, equipment and/or furnishings were not maintained in a sanitary condition and not cleaned and sanitized or disinfected immediately following exposure to bodily fluids. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.10, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDB5" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.10, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="34D14577" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDB3" w14:textId="15DD86F9" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2B82571A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8876" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDB4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="42543DBD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="506"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">19.7 The home did not have a written routine schedule for cleaning, sanitizing and disinfecting equipment, materials, furnishings and play areas on a daily and/or weekly basis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.10, C</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.10, C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACDB6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="5B62BCD9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDB8" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1FC4DBB6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDB7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="75F3A9C5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="1111"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>20. Smoke Detector, Fire Extinguisher, Telephone, Lighting, Temperature and Ventilation FDCH/LFCCH Handbook, Sections 7.11 &amp; 7.12</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDBC" w14:textId="77777777">
+              <w:t>20. Smoke Detector, Fire Extinguisher, Telephone, Lighting, Temperature and Ventilation FCCH/LFCCH Handbook, Sections 7.11 &amp; 7.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4FFCC3C4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDB9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5E2D9362" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDBA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACDBB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="157BEE45" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>20.1 Fire hazard(s), [ ], were observed in the home.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E709479" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.11, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDC0" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.11, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7DA48ECC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDBD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2EEF1FEE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDBE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="26A8AC41" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20.2 The home did not have an operable smoke detector.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDBF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2FE4F555" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.11, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDC3" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.11, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="051D89F0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDC1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D072EE8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDC2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="079F4B6F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20.3 The home did not have an operable fire extinguisher and/or fire extinguisher with a current certificate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.12, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDC6" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.12, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6EBEDE33" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDC4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="594180E5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDC5" w14:textId="61E2F783" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="40FAC0AF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20.4 The home did not have an operable telephone available during hours of operation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.12, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDCA" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.12, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7A748727" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDC7" w14:textId="6E8FBB4C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2B5F488F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDC8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="016F5D83" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">20.5 Lighting in the home was not sufficient in that </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACDC9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>20.5 Lighting in the home was not sufficient in that [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2863099D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.12, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDCE" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.12, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0819395C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDCB" w14:textId="1B113F55" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6371D492" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDCC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="20F4CEC4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20.6 The home did not have proper ventilation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDCD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6AACF3FE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.12, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDD1" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.12, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6EBB4F78" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDCF" w14:textId="7FB768EE" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4ABA28FB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDD0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="62C3059D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">20.7 Temperature in the home was not maintained between </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDD5" w14:textId="77777777">
+              <w:t xml:space="preserve">20.7 Temperature in the home was not maintained between 65 and 82 degrees Fahrenheit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.12, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2CABDF38" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDD2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="22E49CF7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDD3" w14:textId="2AAA877E" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="376678A3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="1169"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20.8 The operator did not have a </w:t>
             </w:r>
             <w:r w:rsidRPr="008D6861">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>current fire safety inspection</w:t>
-[...32 lines deleted...]
-          <w:p w14:paraId="718ACDD4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>current fire safety inspection or an approved fire safety plan, and/ or documented proof of an annual fire inspection or an approved fire safety plan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the local fire authority.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712ED4F0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.11, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDD9" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.11, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1071C4E1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDD6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="589F2DB3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDD7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6DA91B5E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20.9 The operator did not have an annual inspection for Uniform Fire Safety Standards for Child Care and/or documented proof of a completed annual inspection for Uniform Fire Safety Standards for Child Care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDD8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0B8BE235" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.11, C</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.11, C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACDDA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="779A92FF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDDC" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0BFABDF5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDDB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="000647BD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>21. Nutritious Meals and Snacks Provided FDCH/LFCCH Handbook, 7.13 &amp; 7.14</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDE0" w14:textId="77777777">
+              <w:t>21. Nutritious Meals and Snacks Provided FCCH/LFCCH Handbook, 7.13 &amp; 7.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="30E6ED6B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDDD" w14:textId="3A41767C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2D561E7F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDDE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5BDCC200" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.1 Meals and snacks supplied by the operator were not of a quantity and/or quality to meet the daily nutritional needs of the children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDDF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3F0B55CA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDE4" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="79EF42B0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDE1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="262EDCD7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDE2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACDE3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6EDAFC12" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21.2 Clean, sanitary drinking water was not available to children at all times.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="620521D1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDE7" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4E628DA9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDE5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6ADE4C20" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDE6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6D1B60EE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.3 Meals and snacks supplied were not age appropriate and posed a choking hazard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, F.</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDED" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, F.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6A12FC01" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDE8" w14:textId="7C6B4EFB" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="35E16855" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDE9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="236C59DA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:ind w:right="631" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Documentation for a special diet ordered by the child’s physician did</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-31"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">not include: </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.14,</w:t>
+              <w:t xml:space="preserve">not include: [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.14,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDEA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0EBFB2ED" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a copy of the physician’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>order</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDEB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6B3FE072" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a copy of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>diet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDEC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0C927804" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:line="263" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a sample meal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACDEE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="755AA84C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="263" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDF2" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="020B966B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDEF" w14:textId="3BC1EE84" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="31F76811" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDF0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACDF1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7B6022C6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>21.5 The special diet ordered by the child’s physician and was not maintained in the child’s file or as long as the child was in care.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3222F486" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDF5" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="15FE61BF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDF3" w14:textId="19E81732" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="11964344" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDF4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4C9F4A9E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="382"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">21.6 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDF9" w14:textId="77777777">
+              <w:t xml:space="preserve">21.6 Child care personnel were notified by the custodial parent or guardian of a food allergy and the child's file did not contain written documentation. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="58ABA399" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDF6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5AF8A7C3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDF7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1048D9B5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="195"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">21.7 A child was given </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACDF8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>21.7 A child was given [ ] after child care personnel were notified by the custodial parent or guardian of the child’s food allergy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55D49D84" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACDFC" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3BA9161A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDFA" w14:textId="77CE9973" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4BB00BD5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDFB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3BC2CFC2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.8 Weekly meal and snack menus were not planned, written and available for review. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE00" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5C58FC71" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDFD" w14:textId="4BE1CB23" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="60C1A801" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACDFE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="00570FED" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.9 Meal and snack menus were not maintained for 12 months.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACDFF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="270A973E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE04" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1C968C2B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE01" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5CD957E3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE02" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="190D7B54" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.10 Poisonous/toxic or cleaning products were not stored separately from food.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE03" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="35411384" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/ LFCCH Handbook, Section 7.13, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE07" w14:textId="77777777">
+              <w:t>FCCH/ LFCCH Handbook, Section 7.13, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="57B798B0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE05" w14:textId="303AC905" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="568BFF99" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE06" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="53D97057" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="862"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.11 The home’s refrigerator and/or freezer does not have an appropriate thermometer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/ LFCCH Handbook, Section 7.13, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE0A" w14:textId="77777777">
+              <w:t>FCCH/ LFCCH Handbook, Section 7.13, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3DC81B05" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE08" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="39698509" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE09" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="20216FBB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.12 A refrigerator was observed without a thermometer or with a thermometer showing a temperature reading greater than 41 degrees Fahrenheit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.13, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE0D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.13, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7E739930" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE0B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="40C17099" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE0C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="580978FE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="382"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.13 A freezer was observed without a thermometer or with a thermometer showing a temperature reading greater than 0 degrees Fahrenheit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.13, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE11" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.13, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="362B24CE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE0E" w14:textId="5A3E8D59" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="33C8BC60" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE0F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="36EF851E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.14 Food containers were not stored above the floor on clean surfaces to protect from splash and other contamination.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE10" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1DD2AC5D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.13, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE17" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.13, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3540F12A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE12" w14:textId="2CC16294" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="302FD571" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE13" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="361C2B64" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="777"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open packages of dried goods, perishable or leftover foods were not </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>Open packages of dried goods, perishable or leftover foods were not [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-28"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="718ACE15" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B95EE9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.13, C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7B0AB3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>properly sealed or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>covered.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE16" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5E56712F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>properly</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>stored.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE1B" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1BA68B0D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE18" w14:textId="11EF9A0A" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1770B0FA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE19" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="59421CB1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="195"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.16 Food provided by parents/guardians was not properly stored and handled in a sanitary manner to prevent contamination or spoilage.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE1A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5853A324" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.13, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE1E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.13, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="434E7A5F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE1C" w14:textId="2FF5360B" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5F312592" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE1D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7B7B468D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="448"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.17 Prepared bottles brought to the home were not properly refrigerated and used within 24 hours. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE22" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4B587B67" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE1F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="34B95EC3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE20" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="467526EC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.18 Breastmilk or formula was fed to the wrong child.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE21" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1762FB89" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, J</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE26" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="73830CA1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE23" w14:textId="6D27179D" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1C8306F2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE24" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="69AE344C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.19 Parents of a child who received the wrong breastmilk or formula as well as</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE25" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5B194543" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the parents of child for whom the breastmilk or formula was intended were not notified immediately of the incident. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, J</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE2A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3491B7A4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE27" w14:textId="0FC1D727" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="05886EE8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE28" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5E137BD8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="382"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.20 An incident involving children being fed the wrong breastmilk or formula was not recorded on an accident/incident form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE29" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2C82E4D6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, J</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE2D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="40E82C04" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE2B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="553ED682" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE2C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="66B82173" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.21 Solid food and/or cereal was fed to an infant under 4 months of age without authorization from a physician. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, G</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, G</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACE2E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="25ED7D3B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE32" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="06AFD291" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE2F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="22EA09DE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE30" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="07893D6D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.22 Bottles and/or formula were heated in a microwave oven.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE31" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="370645C8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE35" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6DA61741" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE33" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="222DAE0A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE34" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D7A734C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">21.23 Heated bottles and/or food was not tested prior to feeding </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE39" w14:textId="77777777">
+              <w:t xml:space="preserve">21.23 Heated bottles and/or food was not tested prior to feeding in order to prevent injury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6E81C917" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE36" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="17D700FE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE37" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2E4DC4CD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.24 A bottle was warmed more than once.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE38" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7883AC9C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE3C" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="077C2036" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE3A" w14:textId="1A67A30D" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="040C7145" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE3B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6C62058F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="476"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.25 Breastmilk and/or infant formula was not discarded within one hour after serving. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE40" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2FA9BB8D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE3D" w14:textId="14E6DFD3" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3FEC6267" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE3E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6A87D864" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.26 Previously opened baby food jars were accepted at the center.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE3F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="78855F66" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE44" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6E47034B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE41" w14:textId="78255AAB" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1D8CCE7E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE42" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3DDA6914" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.27 Baby food was fed directly from the jar for more than one feeding.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE43" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7EFDEBAB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE48" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="627826E8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE45" w14:textId="4C145B17" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="35563DF9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE46" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="48943852" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">21.28 Manufacturer or parental instructions were not readily available, </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACE47" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>21.28 Manufacturer or parental instructions were not readily available, child care personnel did not obtain information from the World Health Organization’s Safe Preparation, Storage and Handling of Powdered Infant Formula Guidelines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79418AD6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE4B" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="03F935F1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE49" w14:textId="43F75CB1" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3679732A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE4A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6C43E6C6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="168"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">21.29 The home did not have written procedures and/or follow procedures for the preparation and storage of expressed breastmilk that ensures the health and safety of all infants. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, L</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE4E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5710CCCD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE4C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0A970358" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE4D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5E680190" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="638"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">21.30 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE52" w14:textId="77777777">
+              <w:t>21.30 Child care personnel working in the food preparation area did not use disposable gloves, utensils or similar items to prevent bare hand contact with ready-to-eat foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>. FCCH/LFCCH Handbook, Section 7.14, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="28F95CA8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE4F" w14:textId="03ABDC41" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3A8DA5FF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE50" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6725F316" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.31 The home did not have documentation indicating the home’s well system meets the Department of Health requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE51" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="35EB8FD3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.14, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE54" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.14, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="04921275" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACE53" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="01646C0E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE56" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4C8E3B00" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE55" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="72DABCE9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>22. Hygiene and Sanitation FDCH/LFCCH Handbook, Section 7.15 &amp; 7.16</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE59" w14:textId="77777777">
+              <w:t>22. Hygiene and Sanitation FCCH/LFCCH Handbook, Section 7.15 &amp; 7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="703BDF0F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE57" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="077A4F70" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE58" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A462665" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.1 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE5C" w14:textId="77777777">
+              <w:t xml:space="preserve">22.1 Child care personnel did not wash their hands with soap and running water and thoroughly dry after assisting a child with toileting or diapering or following personal hygiene procedures. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="01A19194" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE5A" w14:textId="732D56F1" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="43E931B8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE5B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="64252FA4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="224"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.2 A child was observed to not wash their hands with soap and running water following personal hygiene procedures. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.16</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE5F" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5A1D1FA0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE5D" w14:textId="2D6D57A2" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2E5A9CEE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE5E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="654318D9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="836"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.3 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE63" w14:textId="77777777">
+              <w:t xml:space="preserve">22.3 Child care personnel or children did not wash their hands immediately following outdoor play. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.16, C.4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0B6DB5D2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE60" w14:textId="56C7B3E6" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2A5316BE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE61" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="509C33CA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>22.4 A toilet and/or bath facility used by children was not easily accessible and at an appropriate height for use by the children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE62" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="137BB223" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE67" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="202841E7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE64" w14:textId="464D546C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="0AE4E93F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE65" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0AD4D2F5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="503"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>22.5 The platform or stool used by children was not safely constructed with an impervious surface that can be easily cleaned and sanitized or disinfected.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE66" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="21ADB5E8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE6A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="55922020" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE68" w14:textId="1FAC9338" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4374EC5F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE69" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="779CCDDA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.6 Running water was not available and within reach of children using the toileting facility. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, D</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACE6B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="61E7563F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE73" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="64EA9F26" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE6C" w14:textId="3A9898F8" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="02E49AF0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE6D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="171899D2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The toileting facility did not have: </w:t>
-[...13 lines deleted...]
-              <w:t>, and within the reach of</w:t>
+              <w:t>The toileting facility did not have: [ ], and within the reach of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE6E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...15 lines deleted...]
-          <w:p w14:paraId="718ACE6F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="25D1BC59" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A336F81" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="842"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>paper towels or hand drying</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>machines</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE70" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2249AB84" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="844"/>
               </w:tabs>
               <w:ind w:left="843" w:hanging="736"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>soap</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE71" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7F459FF8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="844"/>
               </w:tabs>
               <w:ind w:left="843" w:hanging="736"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>trash</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>receptacle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE72" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D16F610" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="844"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="843" w:hanging="736"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>toilet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE76" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="20880BEB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE74" w14:textId="0B3142D4" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="17E85EC2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE75" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4887E5CF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="916"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.8 Soiled items were not disposed of in a plastic-lined, securely covered container. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE7A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="778F2790" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE77" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1E3E086C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE78" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4CD5C6BD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>22.9 Soiled items were accessible to children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE79" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="403620A5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE7D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="00B14D55" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE7B" w14:textId="7BDD8598" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="49EDC668" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE7C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="41E170CD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.10 The container used for storage of soiled items was not emptied, cleaned and sanitized or disinfected daily. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE81" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="44CE8967" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE7E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2CF055BA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE7F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1B157B9E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>22.11 Children's wet or soiled clothing or crib sheets were not promptly changed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE80" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="22342079" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE85" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4915401A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE82" w14:textId="7C5B1C77" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="427A0288" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE83" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5DBFEFED" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>22.12 A potty chair was not cleaned and sanitized or disinfected after each use.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE84" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="27642CBE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE89" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="45CEE06E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE86" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4F48FF6F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE87" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3E7C24EF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5" w:line="237" w:lineRule="auto"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>22.13 A potty chair was not cleaned and sanitized or disinfected after each use that poses a threat to the health, safety or well-being of the children in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE88" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3BA1B5F9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE8D" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4D53FF51" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE8A" w14:textId="4E5FF1FF" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2C84C709" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE8B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7CD46D65" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>22.14 Single service paper or plastic plates, utensils, and/or cups were reused.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACE8C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7C75C6AE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE90" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2E37B6E3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE8E" w14:textId="51D3ABB6" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2A7694E1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE8F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="223A3609" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.15 Plates, utensils, cups, bottles or sippy cups provided by the home that are not disposable were not washed, rinsed and sanitized between uses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE93" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="00608A2F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE91" w14:textId="406F4A6C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2A6FDE1C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE92" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="20A8A221" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="609"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.16 Bottles and/or sippy cups were not labeled with the child’s first and last name. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE96" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="365A8C4A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE94" w14:textId="0886DAE5" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="12A1D769" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE95" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="65D1A2AC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="464"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.17 Bottles and sippy cups brought from home were not returned to the custodial parent or guardian daily. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.15, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE99" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.15, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5E352E4E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE97" w14:textId="38882582" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4AC4BCD6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE98" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="788D424B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="328"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">22.18 Hand hygiene procedures were not posted in food preparation, diapering, and toileting areas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.16</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE9B" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="27CE6661" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACE9A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="393E584D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACE9D" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3D9B85C5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE9C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="343A5A00" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="175"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>23. Individual Towels and Wash Cloths FDCH/LFCCH Handbook, Section 7.17</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEA0" w14:textId="77777777">
+              <w:t>23. Individual Towels and Wash Cloths FCCH/LFCCH Handbook, Section 7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5A868E60" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE9E" w14:textId="5A13CD68" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1267B341" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACE9F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2F54928A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">23.1 Each child does not have an individually labeled towel and wash cloth for use. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.17</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEA4" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="02672825" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEA1" w14:textId="44BBFF2C" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7710D555" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEA2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5BD523A0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>23.2 Disposable towels were not discarded after each use.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEA3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1AC493CF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.17</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEA7" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1F367FE6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEA5" w14:textId="7B392681" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4A7BD2E8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEA6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0B56E25B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">23.3 Individually labeled towels or wash cloths were not washed at least once a week. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.17</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACEA8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="08D54EEF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEAA" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4B2FAFD8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEA9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A41D906" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="175"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>24. Diapering Area Clean and Sanitized FDCH/LFCCH Handbook, Section 7.18</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEAE" w14:textId="77777777">
+              <w:t>24. Diapering Area Clean and Sanitized FCCH/LFCCH Handbook, Section 7.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0A7B7929" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEAB" w14:textId="5A8715CD" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7F79C443" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEAC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7D6B3386" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>24.1 The surface of the diaper changing area was not impermeable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEAD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="14A49F2F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.18</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEB1" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="79A0D4A4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEAF" w14:textId="0B5C4BE4" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3DE3DE61" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEB0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="69D709D3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24.2 The diaper changing surface was not cleaned and sanitized or disinfected after each use. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.18</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACEB2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="2A0A947C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8732"/>
         <w:gridCol w:w="180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEB6" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="32B8BCB0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEB3" w14:textId="6ED82B50" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="72EF2B17" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEB4" w14:textId="63E46CDF" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5C550D96" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="114"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24.3 Items unrelated to diaper changing were stored in the diaper changing area or placed on </w:t>
             </w:r>
-            <w:r w:rsidR="00D27C58" w:rsidRPr="00EA5C5E">
+            <w:r w:rsidRPr="00EA5C5E">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>or under</w:t>
             </w:r>
-            <w:r w:rsidR="00D27C58" w:rsidRPr="002D0AC4">
+            <w:r w:rsidRPr="002D0AC4">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the diaper changing table.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEB5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="45F713A0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.18, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEB9" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.18, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1F4A0F17" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEB7" w14:textId="760292D2" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="742B846D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEB8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4484374B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">24.4 The diaper changing area was not separated from the food preparation, service or feeding area. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.18, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEBB" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.18, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="47C07285" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10064" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACEBA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7731ACD6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEBE" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3976D101" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEBC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3CF63DFF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>25. First Aid Kit FDCH/LFCCH Handbook, Section 7.19</w:t>
+              <w:t>25. First Aid Kit FCCH/LFCCH Handbook, Section 7.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACEBD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4DB525C5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEC3" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="23495C8A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEBF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1E3CF66C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEC0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACEC1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="23C645A8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25.1 The home did not have a first aid kit available on the premises at all times.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086B0F42" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.19</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACEC2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="0E35068F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEC8" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="058F256B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEC4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="506FE3A3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEC5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...15 lines deleted...]
-          <w:p w14:paraId="718ACEC6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6F7CC552" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25.2 Child care personnel did not maintain a first aid kit on an activity away from the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20AAC437" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">home. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.19</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACEC7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="52363B56" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACECD" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="46FFEDEC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEC9" w14:textId="5BC77EBE" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5F9B1ECF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACECA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5CF9DA17" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>25.3 The first aid kit was within reach of children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACECB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="78309DF6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.19</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACECC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7C28DF00" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEDE" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="303F8BC3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="3864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACECE" w14:textId="0F5633FD" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6357585D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACECF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="28E5DBA0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The home's first aid kit did not include: </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>The home's first aid kit did not include: [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="718ACED1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15275BEC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21FE3B90" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>soap and hand</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>sanitizer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="313FBA16" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:left="909" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>adhesive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>bandages</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74D2AF5D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:left="909" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>disposable non-porous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>gloves</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="519E66AA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>cotton balls or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>applicators</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="44D5668B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>sterile gauze pads or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>rolls</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="49CBB3B8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:left="909" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>adhesive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>tape</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="26BA6FCA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:left="909" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>thermometer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="595F58F8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:left="909" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>tweezers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACED9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="39E511F6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:left="909" w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>pre-moistened</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>wipes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEDA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="23EEEB7A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:ind w:left="1043" w:hanging="936"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>scissors</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEDB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1FCC6A62" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:ind w:left="1043" w:hanging="936"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>bottled</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>water</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEDC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0019FAE3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="1043" w:hanging="936"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a current First Aid &amp; CPR resource</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACEDD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7FBA7C4D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEE3" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2E2D8091" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEDF" w14:textId="79153923" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="10E18DC9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEE0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3809189C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>25.5 The home's first aid kit was not clearly labeled "First Aid".</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEE1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5001E22D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.19</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACEE2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="734EB974" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEE8" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5BB9F527" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEE4" w14:textId="3E3DF7D0" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="22AA0408" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEE5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACEE6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6F697A13" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25.6 The home's first aid kit was not accessible to child care personnel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7D1C92" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.19</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="180" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACEE7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="26BDD5A5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACEE9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="07FECDAF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEEB" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1960D486" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEEA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5525775C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>26. Emergency Information FDCH/LFCCH Handbook, Section 7.20</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEF8" w14:textId="77777777">
+              <w:t>26. Emergency Information FCCH/LFCCH Handbook, Section 7.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="355DC9F3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="3036"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEEC" w14:textId="6A58C964" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="32C5D2D3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEED" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6A35C0B1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The home's posted emergency information did not include the following: </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>The home's posted emergency information did not include the following: [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="718ACEEF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2E308D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26095A6E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>911/emergency</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4FDEF332" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ambulance phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="372498B6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fire Department phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="120345E7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>police phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="229D62D8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Poison Control Center phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0AE5CD97" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Florida Abuse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Hotline</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2D0CDA85" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>County Public Health Unit phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6127F0CA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the home's</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACEF7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="544D525E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>directions to the home, including major intersections and local</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>landmarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACEFB" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="005540BC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEF9" w14:textId="6B32F192" w:rsidR="002E61B9" w:rsidRPr="002D0AC4" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6A193509" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="002D0AC4" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEFA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6414783A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>26.2 Emergency information was not posted on or near all telephones in the home</w:t>
             </w:r>
             <w:r w:rsidRPr="00331EAE">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.20, A</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACEFC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="61A122D8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF00" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="58FF9239" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEFD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7DC29B4C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACEFE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2DCCB13D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="635"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">26.3 </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACEFF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>26.3 Child care personnel failed to immediately call 911 or other emergency numbers to meet the needs of a child in an emergency.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B84A1A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.20, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF03" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0D6C7146" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF01" w14:textId="1C6A4BA1" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5F99792F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF02" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1DCAF02B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="487"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">26.4 The operator did not have a written plan for reporting and managing any incident or unusual occurrence that is threatening to the health, safety, or welfare of the children or </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF06" w14:textId="77777777">
+              <w:t xml:space="preserve">26.4 The operator did not have a written plan for reporting and managing any incident or unusual occurrence that is threatening to the health, safety, or welfare of the children or child care personnel to the licensing authority. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="63773954" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF04" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="14424121" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF05" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4CC95964" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">26.5 The operator failed to notify the licensing authority of an incident or unusual occurrence that was threatening to the health, safety, or welfare of the children or </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF08" w14:textId="77777777">
+              <w:t xml:space="preserve">26.5 The operator failed to notify the licensing authority of an incident or unusual occurrence that was threatening to the health, safety, or welfare of the children or child care personnel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5F555DF8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF07" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6FDF29D9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF0A" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2EA19A49" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF09" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6902E1E9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>27. Emergency Procedures and Notifications FDCH/LFCCH Handbook, Section 7.20</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF0E" w14:textId="77777777">
+              <w:t>27. Emergency Procedures and Notifications FCCH/LFCCH Handbook, Section 7.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4CBE6012" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF0B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="08A8B8EA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF0C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACF0D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4BCAAD0B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>27.1 Child care personnel failed to immediately notify the custodial parents or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395D5623" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="314"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">legal guardian of a serious illness, accident, injury or emergency involving their child. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.20, C and 2.4.3, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF12" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, C and 2.4.3, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0F16F27E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF0F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3E7866D5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF10" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2C0DE07B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">27.2 </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACF11" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>27.2 Child care personnel failed to follow the instructions provided by the custodial parent or legal guardian regarding action to be taken in the event of a serious illness, accident, injury, or emergency involving their child.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B69A620" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.20, C and 2.4.3, B &amp; C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF15" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, C and 2.4.3, B &amp; C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2409E24A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF13" w14:textId="34E40E05" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7E618F94" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF14" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7FCE2FBA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="89"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">27.3 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF18" w14:textId="77777777">
+              <w:t xml:space="preserve">27.3 Child care personnel failed to contact persons designated by the custodial parent or legal guardian to be contacted in the event that the custodial parent or legal guardian could not be reached. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="49ED26C0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF16" w14:textId="2BFAA7F0" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9" w:rsidP="008D6861">
+          <w:p w14:paraId="2A3B0421" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF17" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="351A3843" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="635"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">27.4 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF23" w14:textId="77777777">
+              <w:t xml:space="preserve">27.4 Child care personnel failed to document an accident, incident or an observed health related sign or symptom on the day it occurred. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="62ECB742" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="2760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF19" w14:textId="4A097F06" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="29F4675F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF1A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="202E7643" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:ind w:right="322" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Documentation of an accident/ incident or an observed health related</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">sign or symptom was insufficient in that it did not include the: </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>sign or symptom was insufficient in that it did not include the: [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="718ACF1C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317BBE82" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="734856B8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>name of the affected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>party</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF1D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3933B459" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date and time of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>occurrence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF1E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0F9A9C91" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>description of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>occurrence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF1F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="39751F2C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>actions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>taken</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF20" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5D39B32C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>signature of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>operator</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF21" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="099B972C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>signature of custodial parent or legal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>guardian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF22" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="310333F3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>27.5.7 signature of the individual authorized to pick up child</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF27" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0FA04369" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF24" w14:textId="695AE50A" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2E3F51D8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="473"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF25" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4E339067" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="901"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>27.6 The operator failed to maintain records of accidents, incidents, or an observed health related sign or symptom for one year.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF26" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2B379D74" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.20, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF2A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="33D1183F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF28" w14:textId="5F11A4FF" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1246C593" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="444"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF29" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4016553F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="314"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">27.7 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF2C" w14:textId="77777777">
+              <w:t xml:space="preserve">27.7 Child care personnel failed to provide a copy of the accident or incident form to the individual authorized to pick up the child on the date of occurrence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.20, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="349AA857" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACF2B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="779BF1DD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF2E" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1F98FB7C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF2D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2C38F197" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="4652"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>28. Fire Drills/Emergency Preparedness FDCH/LFCCH Handbook, Section 7.21 &amp; 7.22</w:t>
+              <w:t>28. Fire Drills/Emergency Preparedness FCCH/LFCCH Handbook, Section 7.21 &amp; 7.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACF2F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="4AF47E6A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF33" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="538E330B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF30" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="20A29575" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF31" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="184C6107" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="288"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.1 During the licensure year, the operator failed to conduct monthly fire drills utilizing the approved fire alarm system or smoke detector at various dates and times when children are in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF32" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="453313DF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.21, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF3A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.21, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1102E4FC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF34" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="11490F74" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF35" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3AE2A28B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire drills during the licensure year did not include the following: </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>Fire drills during the licensure year did not include the following: [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="718ACF37" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23827A53" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.21, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9B9519" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>napping/sleeping times</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF38" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6EB3BCD7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>one drill using alternate evacuation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>routes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF39" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="00607F5E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>one in the presence of the licensing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF42" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0A098418" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF3B" w14:textId="42F3A7D9" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="371754FE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF3C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="15245406" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The written record of fire drills was missing the following: </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>The written record of fire drills was missing the following: [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="718ACF3E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB81544" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.21, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A149631" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date &amp; time of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>drill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF3F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="52D28A06" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number of children in attendance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF40" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7205F92B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>evacuation route</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>used</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF41" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6A34E386" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>time taken to evacuate the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>home</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF46" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="154FF1D5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF43" w14:textId="187B082D" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2A1D3C3A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF44" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3E9C36B1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="141"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.4 The operator did not maintain and make available the record of fire drills for a minimum of 12 months from the date of the drill.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF45" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="09EAF1EE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.21, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF4A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.21, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="65E71295" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF47" w14:textId="42F55FBE" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="36FD3EF6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF48" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2C654141" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.5 The operator did not have a written emergency preparedness plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF49" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="438524F1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF50" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.22, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1EACC40B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1931"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF4B" w14:textId="5A66DB1B" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6CC0C095" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF4C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="39A907E5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:ind w:right="283" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The operator’s emergency preparedness plan was incomplete in that it</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-34"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">did not include: </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.22,</w:t>
+              <w:t xml:space="preserve">did not include: [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.22,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF4D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24A0A819" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:right="450" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>include procedures to be taken by the operator during a fire,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>lockdown and inclement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>weather.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF4E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="425D7AA2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>include procedures to facilitate parent/guardian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>reunification.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF4F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1736717F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="232" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>description of how the operator will meet the needs of all children, including children with special needs, during and following an emergency</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-33"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>event.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF53" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="587FB24C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF51" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="64E9A898" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF52" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="72F5BDCF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">28.7 During the home’s licensure year, the operator failed to conduct a minimum of one drill for each procedure outlined in the emergency preparedness plan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF57" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.22, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4415312E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF54" w14:textId="36F087E8" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="35E7F071" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF55" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1DFFE8EF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="541"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.8 The operator did not maintain make available the records of emergency preparedness drills for 12 months from the date of the drill.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF56" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7D97D00B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF5B" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.22, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2A41755B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF58" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7C0C7CDC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF59" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="061F0B3F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="208"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.9 </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACF5A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>28.9 Child care personnel failed to possess a current attendance record and parent contact information during a fire drill, emergency preparedness drill or an actual emergency to account for all children.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FFF2528" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.21, D and 7.22, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF62" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.21, D and 7.22, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="708A8584" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF5C" w14:textId="449A94BD" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2C3FE76C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF5D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2A9DD907" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="777"/>
               </w:tabs>
               <w:ind w:right="298" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The written record of the emergency preparedness drills was missing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-31"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">the following: </w:t>
-[...10 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">the following: [ ] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.22,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22,</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF5E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="049B9D44" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>type of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>drill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF5F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="60ECE443" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>drill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF60" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7AFDBEC5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number of children in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>attendance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF61" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="738C8300" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1044"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>time taken for all individuals to complete the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>drill</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF66" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7A1BDB28" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF63" w14:textId="7948FF1B" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="0D311629" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF64" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2F2BEA74" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.11 The operator failed to notify the licensing authority as to their operational status, within 24 hours following a fire or natural disaster.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF65" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="42CE2986" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACF67" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="19B399CD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF6B" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3A991B97" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF68" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1A200226" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF69" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="58FF39E1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.12 There was no emergency evacuation plan.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF6A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="525C50EB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF6E" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.22, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0D439273" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF6C" w14:textId="006FB6F5" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1EC44FFE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF6D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6C3D7878" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="140"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">28.13 The operator did not have documentation of an emergency evacuation plan including a diagram of safe routes by which children may exit each area of the home. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF72" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.22, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="307437CF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF6F" w14:textId="58CA8A20" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="74560D2E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF70" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2444A1E3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="474"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.14 The operator did not post or share the emergency evacuation plan with employees and custodial parents and/or legal guardians.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF71" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="780344D3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF76" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.22, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7B50BC6D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF73" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="758DBC10" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF74" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5974B709" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="328"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28.15 An alternate power source was used by the home, was not installed and maintained in accordance with manufacturer’s instructions, and/or did not comply with the Florida Building Code or Florida Fire Prevention Code 69A-60,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF75" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6D9EAC9C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F.A.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.22, F</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.22, F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACF77" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="6359A731" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8821"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF79" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="406C97D4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9901" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF78" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="016FFDE9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>29. Communicable Disease Control FDCH/LFCCH Handbook, Section 7.23</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF7C" w14:textId="77777777">
+              <w:t>29. Communicable Disease Control FCCH/LFCCH Handbook, Section 7.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="159AC0A3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF7A" w14:textId="6D21E582" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="21098519" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF7B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0543D04D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="224"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">29.1 The operator did not have an isolation area designated for the care of an ill child. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF80" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4ED5324D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF7D" w14:textId="486EA982" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6CDCFC90" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF7E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74D207DC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="224"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.2 A child suspected of having a communicable disease or a fever of 101 degrees Fahrenheit or higher, in conjunction with other signs of illness was not placed in </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACF7F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>29.2 A child suspected of having a communicable disease or a fever of 101 degrees Fahrenheit or higher, in conjunction with other signs of illness was not placed in isolation, or removed from the home.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38848453" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF83" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="769F01ED" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF81" w14:textId="5869AEAD" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="63F79F1E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF82" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2DA0385D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">29.3 Linens were not changed and/or disposables items thrown away after each use by an ill child. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF87" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7D48AF46" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF84" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D19DF80" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF85" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="74A01BD2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="465"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.4 </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACF86" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>29.4 Child care personnel failed to report the ill child’s signs and symptoms to the child's custodial parents or legal guardian.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D583DD3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF8B" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0081783F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF88" w14:textId="695F0381" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="687918A6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF89" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="08B37AD7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="51"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.5 A child, </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACF8A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>29.5 A child, child care personnel or other person suspected to be contributing to transmission of the illness, is not adequately immunized when there is an outbreak of a vaccine-preventable disease, or the circulating pathogen poses an increased risk to the individual was permitted to return to the family child care</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687C381C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="224"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">home without medical authorization or the signs and symptoms of the disease were still present. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, C.3</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF8F" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, C.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="627074F5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF8C" w14:textId="7D1651D6" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="01EEB5D9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF8D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3DC2F8B6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="224"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>29.6 A child identified as having head lice was permitted to return to the home before treatment occurred and was verified.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF8E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7BCC29E7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, C.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF92" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, C.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1C92A0AB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF90" w14:textId="5C4E871C" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="0F43C688" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF91" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3623F59F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="51"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>29.7 The operator failed to treat areas, equipment, toys or furnishings with which a child with lice had contact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, C.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF96" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, C.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="37B855CB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF93" w14:textId="4BA22D7D" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="402A73AC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF94" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="37A46620" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="118"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>29.8 Operator, substitute, employee, volunteer, or household member suspected of having a communicable disease or a fever of 101 degrees Fahrenheit or higher, in conjunction with any other signs of illness, did not leave the areas of</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF95" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="38EEAEE5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the home occupied by children. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23, C.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF9A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23, C.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4FA78CE1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF97" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="35C014FA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF98" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24F1988F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:right="224"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>29.9 The operator failed to report a suspected communicable disease outbreak for two or more children or adults within 72 hours to the local county health department and failed to follow the direction given.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF99" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="63766257" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACF9B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="69D47571" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8821"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACF9F" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1350A646" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF9C" w14:textId="27B7F8F7" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="16AA6ADC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACF9D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="22D24899" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="224"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>29.10 The home did not have a written exposure plan regarding safety precautions for exposure to blood and potentially infectious fluids.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACF9E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7837E4C7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFA3" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3BA6CF5A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFA0" w14:textId="57D6EC6D" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="18078833" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFA1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7400CBEA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="117"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">29.11 The home does not have documentation for all </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACFA2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>29.11 The home does not have documentation for all child care personnel on the required annual refresher education of the home’s exposure plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9BC379" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.23</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACFA4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="096D73BC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFA6" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0B8C5043" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFA5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="46FDA413" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>30. Medication FDCH/LFCCH Handbook, Section 7.24</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFA9" w14:textId="77777777">
+              <w:t>30. Medication FCCH/LFCCH Handbook, Section 7.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="00A4D711" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFA7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="20EFC846" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFA8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="29E2E62B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.1 A prescription or non-prescription medication, specifically </w:t>
-[...13 lines deleted...]
-              <w:t>, was dispensed without written authorization from the custodial parent or legal guardian</w:t>
+              <w:t>30.1 A prescription or non-prescription medication, specifically [ ], was dispensed without written authorization from the custodial parent or legal guardian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, A and L</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFAD" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, A and L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="21C53271" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFAA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4EDB59AD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFAB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="500C2C06" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="128"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.2 Written directions on the prescription label, the manufacturer’s label or from the child’s doctor for dispensing prescription or non-prescription medication were not followed in that </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACFAC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>30.2 Written directions on the prescription label, the manufacturer’s label or from the child’s doctor for dispensing prescription or non-prescription medication were not followed in that [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E01AFE0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, E and L</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFB0" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, E and L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7BBC8800" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFAE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="252CDB84" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFAF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="44EE0EDA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="316"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.3 Prescription or nonprescription medication provided for a child was not dispensed when needed in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFB4" w14:textId="77777777">
+              <w:t xml:space="preserve">30.3 Prescription or nonprescription medication provided for a child was not dispensed when needed in that [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="31B9D052" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFB1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0ABA5ACB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFB2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACFB3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2A39DBB7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30.4 A child was given the wrong medication in that [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08AEB747" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFB7" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="303319AD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFB5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4079B61A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFB6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="184BD4E5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="261"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.5 Written directions on the prescription label were not followed in that </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFBB" w14:textId="77777777">
+              <w:t xml:space="preserve">30.5 Written directions on the prescription label were not followed in that [ ] or a child was given the wrong medication, which posed an imminent threat and could or did result in death or serious harm to the health, safety, or well- being. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, A and E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="55FA2824" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFB8" w14:textId="6B39037D" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="336CDC70" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFB9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="72517F50" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="301"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.6 A medication, </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718ACFBA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>30.6 A medication, [ ], was brought to the home by the custodial parent or legal guardian not in its original container.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8E1CF8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFBF" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="26E9FB51" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFBC" w14:textId="0547AFDA" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="78E2C2F1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFBD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2E5D9DE6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="862"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.7 The label on prescription medication did not include the required information in that </w:t>
-[...37 lines deleted...]
-          <w:p w14:paraId="718ACFBE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>30.7 The label on prescription medication did not include the required information in that [ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. FCCH/LFCCH Handbook, Section 7.24, D </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30.7.1.physician/pharmacy name and/or contact information was missing. 30.7.2.the child’s name was missing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587F4E41" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="3463"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>30.7.3.the name of the medication was missing. 30.7.</w:t>
-[...18 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFC3" w14:textId="77777777">
+              <w:t>30.7.3.the name of the medication was missing. 30.7.4.directions for the medication were missing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="169A3969" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFC0" w14:textId="2A31DECA" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="795B14E2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFC1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="363D26BA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>30.8 All medication did not have child resistant caps, if applicable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFC2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="63037487" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFC6" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="54FD196F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFC4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="359926DE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFC5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4F74F58E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30.9 Medication was not stored in a locked area or inaccessible and out of a child’s reach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFCA" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7C925067" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFC7" w14:textId="563CC5BF" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="0CC590CB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFC8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="12506A94" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="314"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>30.10 Medication which had expired or was no longer being administered was not returned to the custodial parent or legal guardian or discarded if the child is</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFC9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="32157766" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">no longer enrolled. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFCD" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6C805450" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFCB" w14:textId="747B0C79" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="14238325" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFCC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="316AE282" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="1719"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.11 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFD1" w14:textId="77777777">
+              <w:t xml:space="preserve">30.11 Child care personnel administering medication did not have documentation of education on proper administration procedures. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="1478E5BD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFCE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="122F7F05" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFCF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...27 lines deleted...]
-          <w:p w14:paraId="718ACFD0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4328A354" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30.12 Child care personnel did not ensure sun safety.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090EB66B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, K</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, K</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACFD2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="7D124658" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="255" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="8804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFD6" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7E139911" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFD3" w14:textId="2F9A60DD" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="41219122" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFD4" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3FC9A63C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="184"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>30.13 Additional documentation describing the symptoms that would require the prescription and/or non-prescription medication used on an “as needed” basis to be administered was not on file.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFD5" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="35FB2051" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, A and 2.4.3, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFD8" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, A and 2.4.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="58AB1189" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718ACFD7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="50E4129E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFDA" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="067BC656" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFD9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="35CCA251" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="4706"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>31. Documentation of Dispensed Medication FDCH/LFCCH Handbook, Section 7.24</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFE4" w14:textId="77777777">
+              <w:t>31. Documentation of Dispensed Medication FCCH/LFCCH Handbook, Section 7.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5D455ED9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="2484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFDB" w14:textId="5082CF22" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="55747A9A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFDC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="709049F9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:ind w:right="183" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The written authorization for prescription or non-prescription medication did not include the </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.24,</w:t>
+              <w:t xml:space="preserve">The written authorization for prescription or non-prescription medication did not include the [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFDD" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6A72C21A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>authorization</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFDE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4F8D47F8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>signature of the custodial parent or legal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>guardian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFDF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A0EDDD7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>child’s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFE0" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="27617EC3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>name of the medication to be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>dispensed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFE1" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6248C9D7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date of dosage to be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>given</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFE2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1D74367E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>time of dosage to be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>given</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFE3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0E5B3D25" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>amount of dosage to be</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>given</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFE7" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7D56F2A7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFE5" w14:textId="455124D1" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4954A3B1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFE6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4F18969D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="707"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.2 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFEA" w14:textId="77777777">
+              <w:t xml:space="preserve">31.2 Child care personnel were notified of allergies or special restrictions to medication and did not maintain documentation in the child's file and post a notice with stored medication. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="40570B3F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFE8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0BA7E6E9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFE9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="43521E09" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:right="195"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.3 Non-prescription medication not brought in by the custodial parent or legal guardian, specifically </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFED" w14:textId="77777777">
+              <w:t xml:space="preserve">31.3 Non-prescription medication not brought in by the custodial parent or legal guardian, specifically [ ], was dispensed for emergency purposes without written authorization. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="436CA3A3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFEB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="665750C4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFEC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3EC26A16" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="274"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.4 Non-prescription medication not brought in by the custodial parent or legal guardian specifically </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFF0" w14:textId="77777777">
+              <w:t xml:space="preserve">31.4 Non-prescription medication not brought in by the custodial parent or legal guardian specifically [ ], was dispensed for emergency purposes and the custodial parent or legal guardian was not notified on the day it occurred. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="22485F68" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFEE" w14:textId="54FE3B1E" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="39CE6F4B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFEF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3F906A3C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="276" w:lineRule="exact"/>
               <w:ind w:right="274"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">31.5 Non-prescription medication not brought in by the custodial parent or legal guardian specifically </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFF4" w14:textId="77777777">
+              <w:t xml:space="preserve">31.5 Non-prescription medication not brought in by the custodial parent or legal guardian specifically [ ], was dispensed for emergency purposes and not documented in the child’s file. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="05B6D930" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="822"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFF1" w14:textId="382EDBE5" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4D80E9EE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFF2" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="659B1E6F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="595"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>31.6 A child’s record for medication was not maintained for a minimum of 12 months from the last day the child received the dosage.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFF3" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0AEB7366" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.24, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718ACFFD" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 7.24, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4C6E637A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="2210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFF5" w14:textId="78B6AC8A" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="52B6C4B4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718ACFF6" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="48A5050E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="643"/>
               </w:tabs>
               <w:ind w:right="130" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The operator's written record for documenting dispensed medication did</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">not include the </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.24,</w:t>
+              <w:t xml:space="preserve">not include the [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 7.24,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFF7" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7DBFD7DA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>full name of the child receiving the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>medication</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFF8" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="43C8CA5E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>name of the medication</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>dispensed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFF9" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="090861E0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date the medication was</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>dispensed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFFA" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="219F8D2B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>time the medication was</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>dispensed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFFB" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="00F76658" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="910"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:hanging="802"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>amount of the dosage given</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718ACFFC" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2E1DE888" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="912"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="911" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>initials or signature of the person who dispensed the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>medication.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718ACFFE" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="41EB1BE5" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="718ACFFF" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+    <w:p w14:paraId="7399F6CE" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:before="92"/>
         <w:ind w:left="471"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Children’s Records</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="8642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD001" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="7575FBEE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD000" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="749E3C23" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>32. Immunization Records FDCH/LFCCH Handbook, Section 8.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD004" w14:textId="77777777">
+              <w:t>32. Immunization Records FCCH/LFCCH Handbook, Section 8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="385EAB66" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD002" w14:textId="13062DDC" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4A4EC4FC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD003" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4AE7C433" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="170"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">32.1 Child(ren) did not have a Florida Certification of Immunization (DH Form 680) or </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 8.1, A</w:t>
+              <w:t xml:space="preserve">32.1 Child(ren) did not have a Florida Certification of Immunization (DH Form 680) or a, Religious Exemption from Immunization (DH Form 681), on file within 30 days of enrollment. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 8.1, A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718AD005" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="22E23DDA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="135" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="8623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD00E" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2938C1B6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1934"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD006" w14:textId="6F1A10FC" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5C6B86D8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD007" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24210495" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="640"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Florida Certificate of immunization was not acceptable in that </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>The Florida Certificate of immunization was not acceptable in that [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="47"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="718AD008" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B98220" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.1, A &amp; B</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="718AD009" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>FCCH/LFCCH Handbook, Section 8.1, A &amp; B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C1CFBA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="906"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the form was not current</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(expired)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD00A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="7A4B050F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="906"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>an applicable part of the record was not</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>complete</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD00B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2B0DFF45" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:ind w:left="908" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>it did not include the signature of the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>physician</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD00C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5306C66B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:spacing w:before="1"/>
               <w:ind w:left="908" w:hanging="804"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>it did not include the date the form was issued by the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>physician</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD00D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="45F6D43B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="906"/>
               </w:tabs>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD012" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="409B299A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD00F" w14:textId="560A7900" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="016C3AA3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD010" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="301238B0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="603"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>32.3 The home does not have a general statement in the parent handbook/policies to inform parents at the time of enrollment that some children in care may not have current immunizations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD011" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="461577A1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.1, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD014" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="29B223E0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718AD013" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="1B97CD78" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD016" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3A522321" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD015" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="32171374" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>33. Health Records FDCH/LFCCH Handbook, Section 8.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD019" w14:textId="77777777">
+              <w:t>33. Health Records FCCH/LFCCH Handbook, Section 8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4495A2FC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD017" w14:textId="6AD0CCBD" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7C1A8898" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD018" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="20F726BB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">33.1 Child(ren) did not have a Student Health Examination/DH (Form 3040), or an equivalent health statement on file within 30 days of enrollment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.2, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD020" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.2, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0B0643CD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD01A" w14:textId="674B6365" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3B9A693A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD01B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2DC39B15" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="640"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Student Health Examination was not acceptable in that </w:t>
-[...6 lines deleted...]
-              <w:t>[</w:t>
+              <w:t>The Student Health Examination was not acceptable in that [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="718AD01C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44213345" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="718AD01D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>FCCH/LFCCH Handbook, Section 8.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B8B236" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The form was not current</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(expired).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD01E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="70999AC7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="906"/>
               </w:tabs>
               <w:ind w:left="905" w:hanging="801"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>An applicable part of the record was not</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>complete.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD01F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4FD3CA57" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="909"/>
               </w:tabs>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="478" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The form was not completed by a person given statutory authority</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>to perform health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>examinations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD024" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="2BD15CA7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD021" w14:textId="523119E5" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="0A63BAEF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD022" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="2F0723CA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="603"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>33.3 Medical records were not returned to the custodial parent or guardian when the child was no longer in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD023" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3FF4C25E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.2, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD028" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.2, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="023AE192" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1106"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD025" w14:textId="40BB37DD" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="19DC379B" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD026" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="304DECFB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="105" w:right="603"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>33.4 A child who has or is at an increased risk for a chronic physical, developmental, behavioral or emotional condition and require additional services did not have a current emergency care plan included in their file.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD027" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="38893173" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.2, H</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD02A" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.2, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="31675676" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718AD029" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="27EC5AE2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD02C" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="3CFB94D2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD02B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="646CCCD9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="4537"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>34. Enrollment Information/ Daily Attendance FDCH/LFCCH Handbook, Section 8.3 &amp; 8.4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD02F" w14:textId="77777777">
+              <w:t>34. Enrollment Information/ Daily Attendance FCCH/LFCCH Handbook, Section 8.3 &amp; 8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="29BA57BA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD02D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1A891D06" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD02E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="192B35C4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="283"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">34.1 Enrollment information was not on file for the child(ren) and/ or available for licensing to review. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.3, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD032" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="0AB3B907" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD030" w14:textId="695AF2AC" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6CC444E6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD031" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="40940C96" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="276" w:lineRule="exact"/>
               <w:ind w:left="105" w:right="283"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">34.2 The enrollment form used by the operator was incomplete and/or did not include all required information as required on CF-FSP Form 5219. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.3, A, C and F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD036" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.3, A, C and F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="56FB0DE5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD033" w14:textId="611CA512" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="2BCDEF8D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD034" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="166BBBEF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>34.3 The enrollment information on file was not current.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD035" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3E156CC8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.3, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD039" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="78B23A88" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD037" w14:textId="22F595A8" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="7850F0D7" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD038" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="54346276" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">34.4 There was not a signed statement from the custodial parents/guardians verifying they had received the “Selecting a Family Day Care Home Provider” brochure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.3, D</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 8.3, D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718AD03A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="687C624C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="133" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="8623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD03E" w14:textId="77777777">
-[...1 lines deleted...]
-          <w:trHeight w:val="1379"/>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="66D01ED1" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD03B" w14:textId="427B1A02" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="06D3F739" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD03C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...28 lines deleted...]
-          <w:p w14:paraId="718AD03D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0CBFF19E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>34.5 Daily attendance was not maintained to account for all children in care.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA4FECF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.3, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD042" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 8.4 A and B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="62ADC3F7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD03F" w14:textId="07A19F9D" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="593B2D0A" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD040" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...36 lines deleted...]
-          <w:trHeight w:val="551"/>
+          <w:p w14:paraId="4E3BAECD" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:ind w:left="105" w:right="539"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34.6 Daily attendance records were not maintained for 12 months and/ or available for licensing to review. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 8.4, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="22B67968" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD043" w14:textId="5E74F831" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="3F43BE3C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:strike/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="99"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD044" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
-[...55 lines deleted...]
-          <w:p w14:paraId="718AD047" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="24E5E608" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="162"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">34.8 The home did not have documentation of prior notice of a child’s absence and failed to contact the custodial parent(s)/ legal guardian(s) to notify of the child’s absence. </w:t>
-[...11 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD04C" w14:textId="77777777">
+              <w:t xml:space="preserve">34.7 The home did not have documentation of prior notice of a child’s absence and failed to contact the custodial parent(s)/ legal guardian(s) to notify of the child’s absence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 8.4, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="09751E6F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD049" w14:textId="48624572" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="4D5C3C9C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD04A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="668DFE7E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>34.9 The home did not have written consent from the custodial parent(s) or</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="718AD04B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>34.8 The home did not have written consent from the custodial parent(s) or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70690F19" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">legal guardian(s) before a child participated in activities conducted by the child enrichment service provider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s.402.3054(2), F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD050" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6FFD2AA8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD04D" w14:textId="7D0EF17D" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="6D1D2E9C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD04E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="13920FE9" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>34.10 The name, address and phone number of persons authorized to retrieve the child was not included in the enrollment information.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="718AD04F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>34.9 The name, address and phone number of persons authorized to retrieve the child was not included in the enrollment information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65790D39" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 8.3, C</w:t>
-[...72 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 8.3, G</w:t>
+              <w:t>FCCH/LFCCH Handbook, Section 8.3, C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718AD055" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="5E5A5EE6" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="718AD056" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+    <w:p w14:paraId="4BF77EBC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:spacing w:before="92"/>
         <w:ind w:left="452"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Enforcement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="8623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD058" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="72966575" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD057" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="70C5E2B0" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="4381"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>35. Access to the Premises/ Misrepresentation FDCH/LFCCH Handbook, Section 9.1</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD05B" w14:textId="77777777">
+              <w:t>35. Access to the Premises/ Misrepresentation FCCH/LFCCH Handbook, Section 9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5E389019" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD059" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0EBF2C86" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="519"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD05A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="571BBD43" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="363"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">35.1 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> personnel failed to grant the licensing authority access to the large family child care home, or any portion thereof, during the hours of operation. </w:t>
+              <w:t xml:space="preserve">35.1 Child care personnel failed to grant the licensing authority access to the large family child care home, or any portion thereof, during the hours of operation. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s. 402.311, F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD05E" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="611E2568" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD05C" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3AFD0A57" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="519"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD05D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="18827DBB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="283"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">35.2 </w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD062" w14:textId="77777777">
+              <w:t xml:space="preserve">35.2 Child care personnel refused the Department’s authorized licensing staff access to the entire premise of the home to inspect for compliance. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 9.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="6C884C2E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD05F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5C8DE2A4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="519"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD060" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4A3CA1F1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>35.3 A parent/guardian/custodian was denied access to their child(ren) while in care at the Large Family Child Care Home.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD061" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="131D77C4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 9.1, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD066" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 9.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4798BC4E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD063" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="43DF6078" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="519"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD064" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="6B84BAD3" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105" w:right="83"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">35.4 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> personnel knowingly misrepresented, impersonated, or provided fraudulent information related to the Large Family Child Care Home to a parent/guardian, licensing authority, or law enforcement. </w:t>
+              <w:t xml:space="preserve">35.4 Child care personnel knowingly misrepresented, impersonated, or provided fraudulent information related to the Large Family Child Care Home to a parent/guardian, licensing authority, or law enforcement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s.402.319(1)(f),</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718AD065" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5E002BAF" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>F.S. and FDCH/LFCCH Handbook, Section 9.1, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD06A" w14:textId="77777777">
+              <w:t>F.S. and FCCH/LFCCH Handbook, Section 9.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="60F5A9F1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD067" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="497CCD1C" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0" w:right="519"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD068" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="53D57DAB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="105" w:right="283"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">35.5 </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718AD069" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>35.5 Child care personnel knowingly misrepresented, impersonated, or provided fraudulent information related to the family child care home to a parent/guardian, licensing authority, or law enforcement that could result in death or serious harm to the health, safety or well-being of a child.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4042E270" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>s. 402.319(1)(f), F.S. and FDCH/LFCCH Handbook, Section 9.1, C</w:t>
+              <w:t>s. 402.319(1)(f), F.S. and FCCH/LFCCH Handbook, Section 9.1, C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718AD06B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="4B8578CA" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002E61B9">
+        <w:sectPr w:rsidR="00BD6C93" w:rsidSect="00BD6C93">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="8623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD06E" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="385CE667" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD06C" w14:textId="331B4086" w:rsidR="002E61B9" w:rsidRPr="00331EAE" w:rsidRDefault="002E61B9">
+          <w:p w14:paraId="5A77A8FC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRPr="00331EAE" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="519"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:strike/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD06D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3B9AAFF4" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="483"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">35.6 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> personnel failed to grant the licensing authority access to or interfered with the copying of the home’s records. </w:t>
+              <w:t xml:space="preserve">35.6 Child care personnel failed to grant the licensing authority access to or interfered with the copying of the home’s records. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s. 402.311, F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD071" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="4E96C88D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD06F" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="5EFFD130" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="519"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD070" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="1708FB20" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="376"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">35.7 </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 9.1, A</w:t>
+              <w:t xml:space="preserve">35.7 Child care personnel interfered with or prevented the licensing authority from photographing or recording a location or activity on the premises. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 9.1, A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718AD072" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="002E61B9">
+    <w:p w14:paraId="09989F78" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1208"/>
         <w:gridCol w:w="8642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD074" w14:textId="77777777">
+      <w:tr w:rsidR="00BD6C93" w14:paraId="5ACB89AF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD073" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="3F2A74B1" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>36. Child Safety FDCH/LFCCH Handbook, Section 9.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD078" w14:textId="77777777">
+              <w:t>36. Child Safety FCCH/LFCCH Handbook, Section 9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="03A3ED66" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD075" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4D6DE12E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="527"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD076" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="0B647D0D" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="113"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">36.1 </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718AD077" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>36.1 Child care personnel, while caring for children, committed an act or omission that meets the definition of child abuse or neglect provided in Chapter 39, Florida Statutes or Chapter 827, Florida Statutes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="291E1F4F" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 9.2, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD07C" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 9.2, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="16E5AC1B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD079" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="42D71169" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0" w:right="527"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD07A" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4FC3BB31" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="406"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">36.2 As a mandated reporter, </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="718AD07B" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+              <w:t>36.2 As a mandated reporter, child care personnel failed to report suspected child abuse or neglect as required in section 39.201, Florida Statutes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F11CAC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="255" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 9.2, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002E61B9" w14:paraId="718AD07F" w14:textId="77777777">
+              <w:t>FCCH/LFCCH Handbook, Section 9.2, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6C93" w14:paraId="12855A09" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD07D" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="04085570" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0" w:right="527"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:w w:val="99"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718AD07E" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
+          <w:p w14:paraId="4EC2640E" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="367"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">36.3 </w:t>
-[...20 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 9.2, B</w:t>
+              <w:t xml:space="preserve">36.3 Child care personnel inappropriately interacted with children in care in a manner that was aggressive, demeaning or intimidating in nature. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>FCCH/LFCCH Handbook, Section 9.2, B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718AD080" w14:textId="77777777" w:rsidR="00F74995" w:rsidRDefault="00F74995"/>
-    <w:sectPr w:rsidR="00F74995">
+    <w:p w14:paraId="20DBC2CB" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93" w:rsidP="00BD6C93"/>
+    <w:p w14:paraId="718AD080" w14:textId="77777777" w:rsidR="00F74995" w:rsidRPr="00BD6C93" w:rsidRDefault="00F74995" w:rsidP="00BD6C93"/>
+    <w:sectPr w:rsidR="00F74995" w:rsidRPr="00BD6C93">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1320" w:right="960" w:bottom="1080" w:left="880" w:header="728" w:footer="882" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61A53E80" w14:textId="77777777" w:rsidR="002E3E55" w:rsidRDefault="002E3E55">
+    <w:p w14:paraId="6AA8FDDF" w14:textId="77777777" w:rsidR="00173341" w:rsidRDefault="00173341">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2395A417" w14:textId="77777777" w:rsidR="002E3E55" w:rsidRDefault="002E3E55">
+    <w:p w14:paraId="1EDC26BD" w14:textId="77777777" w:rsidR="00173341" w:rsidRDefault="00173341">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5374C581" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281AF8F5" wp14:editId="2DCD92F7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>901700</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9358630</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5970270" cy="257175"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1306928466" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5970270" cy="257175"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="27A23DEC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="15"/>
+                            <w:ind w:left="70" w:right="70"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t xml:space="preserve">CF-FSP Form 5317, Large Family Child Care Home Standards Classification Summary, </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D6861">
+                            <w:t>December 2025, Rule</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t xml:space="preserve"> 65C-20.012</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005153A3">
+                            <w:t>,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t xml:space="preserve"> F.A.C.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="162E5BA2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="1"/>
+                            <w:ind w:left="70" w:right="783"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t xml:space="preserve">Page </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:t>10</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:t xml:space="preserve"> of 27</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="281AF8F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:736.9pt;width:470.1pt;height:20.25pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs7AZt2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGmlUoiarpZdLUJa&#10;YKVlP8Bx7MQi8Zix26R8PWMn6bJwQ1ysyYz95r03k/3V2HfspNAbsCVfr3LOlJVQG9uU/Onb3Zt3&#10;nPkgbC06sKrkZ+X51eH1q/3gCrWBFrpaISMQ64vBlbwNwRVZ5mWreuFX4JSlogbsRaBPbLIaxUDo&#10;fZdt8vxtNgDWDkEq7yl7OxX5IeFrrWT4qrVXgXUlJ24hnZjOKp7ZYS+KBoVrjZxpiH9g0QtjqekF&#10;6lYEwY5o/oLqjUTwoMNKQp+B1kaqpIHUrPM/1Dy2wqmkhczx7mKT/3+w8svp0T0gC+MHGGmASYR3&#10;9yC/e2bhphW2UdeIMLRK1NR4HS3LBueL+Wm02hc+glTDZ6hpyOIYIAGNGvvoCulkhE4DOF9MV2Ng&#10;kpLb97t8s6OSpNpmu1vvtqmFKJbXDn34qKBnMSg50lATujjd+xDZiGK5EptZuDNdlwbb2RcJuhgz&#10;iX0kPFEPYzUyU8/SopgK6jPJQZjWhdabghbwJ2cDrUrJ/Y+jQMVZ98mSJXGvlgCXoFoCYSU9LXng&#10;bApvwrR/R4emaQl5Mt3CNdmmTVL0zGKmS+NPQudVjfv1+3e69fxDHX4BAAD//wMAUEsDBBQABgAI&#10;AAAAIQC0RQSO4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN20lBLi&#10;VBWCUyVEGg4cndhNrMbrELtt+vdsTnCb0Y5m52Wb0XXsbIZgPUqYzwQwg7XXFhsJX+X7wxpYiAq1&#10;6jwaCVcTYJPf3mQq1f6ChTnvY8OoBEOqJLQx9innoW6NU2Hme4N0O/jBqUh2aLge1IXKXccTIVbc&#10;KYv0oVW9eW1NfdyfnITtNxZv9uej+iwOhS3LZ4G71VHK+7tx+wIsmjH+hWGaT9Mhp02VP6EOrCO/&#10;TIglTuJpQRBTRKyTBFhF6nG+XADPM/4fI/8FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;LOwGbdgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtEUEjuEAAAAOAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="27A23DEC" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="15"/>
+                      <w:ind w:left="70" w:right="70"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve">CF-FSP Form 5317, Large Family Child Care Home Standards Classification Summary, </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D6861">
+                      <w:t>December 2025, Rule</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t xml:space="preserve"> 65C-20.012</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005153A3">
+                      <w:t>,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t xml:space="preserve"> F.A.C.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="162E5BA2" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="1"/>
+                      <w:ind w:left="70" w:right="783"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t xml:space="preserve">Page </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:t>10</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:t xml:space="preserve"> of 27</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="718AD084" w14:textId="460A20A5" w:rsidR="002E61B9" w:rsidRDefault="00E13182">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="248642560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718AD086" wp14:editId="607A11CF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9358630</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5970270" cy="257175"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -30155,51 +28517,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="718AD086" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:736.9pt;width:470.1pt;height:20.25pt;z-index:-254673920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs7AZt2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGmlUoiarpZdLUJa&#10;YKVlP8Bx7MQi8Zix26R8PWMn6bJwQ1ysyYz95r03k/3V2HfspNAbsCVfr3LOlJVQG9uU/Onb3Zt3&#10;nPkgbC06sKrkZ+X51eH1q/3gCrWBFrpaISMQ64vBlbwNwRVZ5mWreuFX4JSlogbsRaBPbLIaxUDo&#10;fZdt8vxtNgDWDkEq7yl7OxX5IeFrrWT4qrVXgXUlJ24hnZjOKp7ZYS+KBoVrjZxpiH9g0QtjqekF&#10;6lYEwY5o/oLqjUTwoMNKQp+B1kaqpIHUrPM/1Dy2wqmkhczx7mKT/3+w8svp0T0gC+MHGGmASYR3&#10;9yC/e2bhphW2UdeIMLRK1NR4HS3LBueL+Wm02hc+glTDZ6hpyOIYIAGNGvvoCulkhE4DOF9MV2Ng&#10;kpLb97t8s6OSpNpmu1vvtqmFKJbXDn34qKBnMSg50lATujjd+xDZiGK5EptZuDNdlwbb2RcJuhgz&#10;iX0kPFEPYzUyU8/SopgK6jPJQZjWhdabghbwJ2cDrUrJ/Y+jQMVZ98mSJXGvlgCXoFoCYSU9LXng&#10;bApvwrR/R4emaQl5Mt3CNdmmTVL0zGKmS+NPQudVjfv1+3e69fxDHX4BAAD//wMAUEsDBBQABgAI&#10;AAAAIQC0RQSO4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN20lBLi&#10;VBWCUyVEGg4cndhNrMbrELtt+vdsTnCb0Y5m52Wb0XXsbIZgPUqYzwQwg7XXFhsJX+X7wxpYiAq1&#10;6jwaCVcTYJPf3mQq1f6ChTnvY8OoBEOqJLQx9innoW6NU2Hme4N0O/jBqUh2aLge1IXKXccTIVbc&#10;KYv0oVW9eW1NfdyfnITtNxZv9uej+iwOhS3LZ4G71VHK+7tx+wIsmjH+hWGaT9Mhp02VP6EOrCO/&#10;TIglTuJpQRBTRKyTBFhF6nG+XADPM/4fI/8FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;LOwGbdgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtEUEjuEAAAAOAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:736.9pt;width:470.1pt;height:20.25pt;z-index:-254673920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKCVPG2wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RFpRA1XS27WoS0&#10;XKSFD3AcJ7FIPGbGbVK+nrHTdIF9W/FiTWbsM+ecmeyuxr4TR4NkwRVytVhKYZyGyrqmkN+/3b16&#10;KwUF5SrVgTOFPBmSV/uXL3aDz80aWugqg4JBHOWDL2Qbgs+zjHRrekUL8MZxsQbsVeBPbLIK1cDo&#10;fZetl8s32QBYeQRtiDh7OxXlPuHXtdHhS12TCaIrJHML6cR0lvHM9juVN6h8a/WZhnoGi15Zx00v&#10;ULcqKHFA+wSqtxqBoA4LDX0GdW21SRpYzWr5j5qHVnmTtLA55C820f+D1Z+PD/4rijC+h5EHmESQ&#10;vwf9g4SDm1a5xlwjwtAaVXHjVbQsGzzl56fRasopgpTDJ6h4yOoQIAGNNfbRFdYpGJ0HcLqYbsYg&#10;NCc377bL9ZZLmmvrzXa13aQWKp9fe6TwwUAvYlBI5KEmdHW8pxDZqHy+Eps5uLNdlwbbub8SfDFm&#10;EvtIeKIexnIUtirk69g3iimhOrEchGldeL05aAF/STHwqhSSfh4UGim6j44tiXs1BzgH5Rwop/lp&#10;IYMUU3gTpv07eLRNy8iT6Q6u2bbaJkWPLM50efxJ6HlV4379+Z1uPf5Q+98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC0RQSO4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN20&#10;lBLiVBWCUyVEGg4cndhNrMbrELtt+vdsTnCb0Y5m52Wb0XXsbIZgPUqYzwQwg7XXFhsJX+X7wxpY&#10;iAq16jwaCVcTYJPf3mQq1f6ChTnvY8OoBEOqJLQx9innoW6NU2Hme4N0O/jBqUh2aLge1IXKXccT&#10;IVbcKYv0oVW9eW1NfdyfnITtNxZv9uej+iwOhS3LZ4G71VHK+7tx+wIsmjH+hWGaT9Mhp02VP6EO&#10;rCO/TIglTuJpQRBTRKyTBFhF6nG+XADPM/4fI/8FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASglTxtsBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAtEUEjuEAAAAOAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="718AD088" w14:textId="0D94391E" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="15"/>
                       <w:ind w:left="70" w:right="70"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve">CF-FSP Form 5317, Large Family Child Care Home Standards Classification Summary, </w:t>
                     </w:r>
                     <w:r w:rsidR="004F4C86" w:rsidRPr="008D6861">
                       <w:t>Dec</w:t>
                     </w:r>
                     <w:r w:rsidR="005153A3" w:rsidRPr="008D6861">
                       <w:t>ember 2025</w:t>
                     </w:r>
                     <w:r w:rsidRPr="008D6861">
                       <w:t xml:space="preserve">, </w:t>
                     </w:r>
                     <w:r w:rsidR="005153A3" w:rsidRPr="008D6861">
                       <w:t>Rule</w:t>
                     </w:r>
                     <w:r w:rsidR="005153A3">
@@ -30235,70 +28597,210 @@
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:t xml:space="preserve"> of 27</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E1EAFEB" w14:textId="77777777" w:rsidR="002E3E55" w:rsidRDefault="002E3E55">
+    <w:p w14:paraId="786B8671" w14:textId="77777777" w:rsidR="00173341" w:rsidRDefault="00173341">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F947852" w14:textId="77777777" w:rsidR="002E3E55" w:rsidRDefault="002E3E55">
+    <w:p w14:paraId="4D40CA27" w14:textId="77777777" w:rsidR="00173341" w:rsidRDefault="00173341">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C109A81" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7664302F" wp14:editId="7C9981F1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1640840</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>449580</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4488815" cy="196215"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1710573160" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4488815" cy="196215"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1343ECC8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+                          <w:pPr>
+                            <w:spacing w:before="12"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Large Family Child Care Home Standards Classification Summary</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7664302F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:129.2pt;margin-top:35.4pt;width:353.45pt;height:15.45pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAamo0c1QEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOuiIz4hRdiw4D&#10;ugvQ7QNkWbKN2aJGKrGzrx8lx+kub8NeBJqiDs85pHc309CLo0HqwJUyX62lME5D3bmmlF+/PLza&#10;SkFBuVr14EwpT4bkzf7li93oC7OBFvraoGAQR8XoS9mG4IssI92aQdEKvHF8aQEHFfgTm6xGNTL6&#10;0Geb9fo6GwFrj6ANEWfv50u5T/jWGh0+WUsmiL6UzC2kE9NZxTPb71TRoPJtp8801D+wGFTnuOkF&#10;6l4FJQ7Y/QU1dBqBwIaVhiEDazttkgZWk6//UPPUKm+SFjaH/MUm+n+w+uPxyX9GEaa3MPEAkwjy&#10;j6C/kXBw1yrXmFtEGFujam6cR8uy0VNxfhqtpoIiSDV+gJqHrA4BEtBkcYiusE7B6DyA08V0MwWh&#10;OXl1td1u89dSaL7L31xvOI4tVLG89kjhnYFBxKCUyENN6Or4SGEuXUpiMwcPXd+nwfbutwRjxkxi&#10;HwnP1MNUTVwdVVRQn1gHwrwnvNcctIA/pBh5R0pJ3w8KjRT9e8dexIVaAlyCagmU0/y0lEGKObwL&#10;8+IdPHZNy8iz2w5u2S/bJSnPLM48ee7JjPOOxsX69TtVPf9J+58AAAD//wMAUEsDBBQABgAIAAAA&#10;IQChqgdO4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1C0zbEqSoE&#10;JyREGg4cnXibRI3XIXbb8PcsJziu9mnmTbadXC/OOIbOk4b5TIFAqr3tqNHwUb7crUGEaMia3hNq&#10;+MYA2/z6KjOp9Rcq8LyPjeAQCqnR0MY4pFKGukVnwswPSPw7+NGZyOfYSDuaC4e7Xi6USqQzHXFD&#10;awZ8arE+7k9Ow+6Tiufu6616Lw5FV5YbRa/JUevbm2n3CCLiFP9g+NVndcjZqfInskH0GhbL9QOj&#10;GlaKJzCwSZb3ICom1XwFMs/k/wn5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAamo0c&#10;1QEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCh&#10;qgdO4AAAAAoBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1343ECC8" w14:textId="77777777" w:rsidR="00BD6C93" w:rsidRDefault="00BD6C93">
+                    <w:pPr>
+                      <w:spacing w:before="12"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="24"/>
+                      </w:rPr>
+                      <w:t>Large Family Child Care Home Standards Classification Summary</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="718AD083" w14:textId="142651B0" w:rsidR="002E61B9" w:rsidRDefault="00E13182">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="248641536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718AD085" wp14:editId="6E678355">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1640840</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>449580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4488815" cy="196215"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -30363,82 +28865,82 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="718AD085" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:129.2pt;margin-top:35.4pt;width:353.45pt;height:15.45pt;z-index:-254674944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAamo0c1QEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOuiIz4hRdiw4D&#10;ugvQ7QNkWbKN2aJGKrGzrx8lx+kub8NeBJqiDs85pHc309CLo0HqwJUyX62lME5D3bmmlF+/PLza&#10;SkFBuVr14EwpT4bkzf7li93oC7OBFvraoGAQR8XoS9mG4IssI92aQdEKvHF8aQEHFfgTm6xGNTL6&#10;0Geb9fo6GwFrj6ANEWfv50u5T/jWGh0+WUsmiL6UzC2kE9NZxTPb71TRoPJtp8801D+wGFTnuOkF&#10;6l4FJQ7Y/QU1dBqBwIaVhiEDazttkgZWk6//UPPUKm+SFjaH/MUm+n+w+uPxyX9GEaa3MPEAkwjy&#10;j6C/kXBw1yrXmFtEGFujam6cR8uy0VNxfhqtpoIiSDV+gJqHrA4BEtBkcYiusE7B6DyA08V0MwWh&#10;OXl1td1u89dSaL7L31xvOI4tVLG89kjhnYFBxKCUyENN6Or4SGEuXUpiMwcPXd+nwfbutwRjxkxi&#10;HwnP1MNUTVwdVVRQn1gHwrwnvNcctIA/pBh5R0pJ3w8KjRT9e8dexIVaAlyCagmU0/y0lEGKObwL&#10;8+IdPHZNy8iz2w5u2S/bJSnPLM48ee7JjPOOxsX69TtVPf9J+58AAAD//wMAUEsDBBQABgAIAAAA&#10;IQChqgdO4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1C0zbEqSoE&#10;JyREGg4cnXibRI3XIXbb8PcsJziu9mnmTbadXC/OOIbOk4b5TIFAqr3tqNHwUb7crUGEaMia3hNq&#10;+MYA2/z6KjOp9Rcq8LyPjeAQCqnR0MY4pFKGukVnwswPSPw7+NGZyOfYSDuaC4e7Xi6USqQzHXFD&#10;awZ8arE+7k9Ow+6Tiufu6616Lw5FV5YbRa/JUevbm2n3CCLiFP9g+NVndcjZqfInskH0GhbL9QOj&#10;GlaKJzCwSZb3ICom1XwFMs/k/wn5DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAamo0c&#10;1QEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCh&#10;qgdO4AAAAAoBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:129.2pt;margin-top:35.4pt;width:353.45pt;height:15.45pt;z-index:-254674944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZaO5O2QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOuiIz4hRdiw4D&#10;ugvQ7QNkWbaF2aJGKrGzrx8lx+kub8NeBIqSDs85pHY309CLo0Gy4EqZr9ZSGKehtq4t5dcvD6+2&#10;UlBQrlY9OFPKkyF5s3/5Yjf6wmygg742KBjEUTH6UnYh+CLLSHdmULQCbxwfNoCDCrzFNqtRjYw+&#10;9Nlmvb7ORsDaI2hDxNn7+VDuE37TGB0+NQ2ZIPpSMreQVkxrFddsv1NFi8p3Vp9pqH9gMSjruOgF&#10;6l4FJQ5o/4IarEYgaMJKw5BB01htkgZWk6//UPPUKW+SFjaH/MUm+n+w+uPxyX9GEaa3MHEDkwjy&#10;j6C/kXBw1ynXmltEGDujai6cR8uy0VNxfhqtpoIiSDV+gJqbrA4BEtDU4BBdYZ2C0bkBp4vpZgpC&#10;c/Lqarvd5q+l0HyWv7necBxLqGJ57ZHCOwODiEEpkZua0NXxkcJ8dbkSizl4sH2fGtu73xKMGTOJ&#10;fSQ8Uw9TNQlbl3IT60YxFdQnloMwjwuPNwcd4A8pRh6VUtL3g0IjRf/esSVxrpYAl6BaAuU0Py1l&#10;kGIO78I8fwePtu0YeTbdwS3b1tik6JnFmS63P3lyHtU4X7/u063nD7X/CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAoaoHTuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdQtM2&#10;xKkqBCckRBoOHJ14m0SN1yF22/D3LCc4rvZp5k22nVwvzjiGzpOG+UyBQKq97ajR8FG+3K1BhGjI&#10;mt4TavjGANv8+iozqfUXKvC8j43gEAqp0dDGOKRShrpFZ8LMD0j8O/jRmcjn2Eg7mguHu14ulEqk&#10;Mx1xQ2sGfGqxPu5PTsPuk4rn7uutei8ORVeWG0WvyVHr25tp9wgi4hT/YPjVZ3XI2anyJ7JB9BoW&#10;y/UDoxpWiicwsEmW9yAqJtV8BTLP5P8J+Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;2WjuTtkBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoaoHTuAAAAAKAQAADwAAAAAAAAAAAAAAAAAzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="718AD087" w14:textId="77777777" w:rsidR="002E61B9" w:rsidRDefault="00F74995">
                     <w:pPr>
                       <w:spacing w:before="12"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>Large Family Child Care Home Standards Classification Summary</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="044027AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E80C97BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="26"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="642" w:hanging="535"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="642" w:hanging="535"/>
       </w:pPr>
@@ -33529,107 +32031,109 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="541939501">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="876771353">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="666978722">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="581255479">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="739405728">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1433282286">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="222"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E61B9"/>
+    <w:rsid w:val="00173341"/>
     <w:rsid w:val="001A6CD9"/>
     <w:rsid w:val="002D0AC4"/>
     <w:rsid w:val="002E3E55"/>
     <w:rsid w:val="002E61B9"/>
     <w:rsid w:val="00331EAE"/>
     <w:rsid w:val="00401DC4"/>
     <w:rsid w:val="00415811"/>
     <w:rsid w:val="0048665A"/>
     <w:rsid w:val="004F4C86"/>
     <w:rsid w:val="005153A3"/>
     <w:rsid w:val="005D720B"/>
     <w:rsid w:val="00651A3E"/>
     <w:rsid w:val="0069774B"/>
     <w:rsid w:val="007B756A"/>
     <w:rsid w:val="00801FD6"/>
     <w:rsid w:val="0084028B"/>
     <w:rsid w:val="00891F9E"/>
     <w:rsid w:val="008D6861"/>
     <w:rsid w:val="0099743B"/>
     <w:rsid w:val="009C7587"/>
     <w:rsid w:val="00B02A35"/>
     <w:rsid w:val="00B94C42"/>
+    <w:rsid w:val="00BD6C93"/>
     <w:rsid w:val="00C96C05"/>
     <w:rsid w:val="00CF3538"/>
     <w:rsid w:val="00D27C58"/>
     <w:rsid w:val="00D51284"/>
     <w:rsid w:val="00E13182"/>
     <w:rsid w:val="00EA5C5E"/>
     <w:rsid w:val="00F74995"/>
+    <w:rsid w:val="00FC69DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="718ACA88"/>
@@ -34163,51 +32667,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005153A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34466,51 +32970,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010020FDE1ADFF65B74F90C99C360591A766" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d159da50c75f9d796599aa5a8901c1cf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="7525cd92-84cd-4244-acce-38f381f5a000" xmlns:ns4="5fabecfc-0d1e-4201-99ac-f4b1ce91d38b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7f25f8f4e99efeac733dc66f7f6be65a" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7525cd92-84cd-4244-acce-38f381f5a000"/>
     <xsd:import namespace="5fabecfc-0d1e-4201-99ac-f4b1ce91d38b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
@@ -34726,145 +33235,140 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_activity xmlns="7525cd92-84cd-4244-acce-38f381f5a000" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{580EC1A7-B9B7-4DD8-B100-D876C34D9375}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5842EF47-891A-49A4-97E5-964135303CB6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{336DDAA6-B17A-456F-B3E8-A79E592BC675}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7525cd92-84cd-4244-acce-38f381f5a000"/>
     <ds:schemaRef ds:uri="5fabecfc-0d1e-4201-99ac-f4b1ce91d38b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5842EF47-891A-49A4-97E5-964135303CB6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{580EC1A7-B9B7-4DD8-B100-D876C34D9375}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88AA8BD3-ABBE-455D-9198-00367D362A92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7525cd92-84cd-4244-acce-38f381f5a000"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>10253</Words>
-  <Characters>58447</Characters>
+  <Words>10161</Words>
+  <Characters>57919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>487</Lines>
-  <Paragraphs>137</Paragraphs>
+  <Lines>482</Lines>
+  <Paragraphs>135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68563</CharactersWithSpaces>
+  <CharactersWithSpaces>67945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Davis, Dinah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-10-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">