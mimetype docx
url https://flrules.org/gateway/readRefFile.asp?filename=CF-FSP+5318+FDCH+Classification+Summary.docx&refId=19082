--- v0 (2026-06-10)
+++ v1 (2026-08-14)
@@ -7,110 +7,110 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="7740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D6095" w:rsidRPr="00FB1C7B" w14:paraId="48EF56DD" w14:textId="77777777" w:rsidTr="00512FB2">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4C63730E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1EA02C" w14:textId="656E373F" w:rsidR="007D6095" w:rsidRPr="00FB1C7B" w:rsidRDefault="004C3AE7" w:rsidP="00512FB2">
+          <w:p w14:paraId="346699A4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc385316821"/>
             <w:bookmarkStart w:id="1" w:name="_Toc385317457"/>
             <w:bookmarkStart w:id="2" w:name="_Toc385317961"/>
             <w:bookmarkStart w:id="3" w:name="_Toc385399340"/>
             <w:bookmarkStart w:id="4" w:name="_Toc385426537"/>
             <w:bookmarkStart w:id="5" w:name="_Toc385577743"/>
             <w:bookmarkStart w:id="6" w:name="_Toc385655132"/>
             <w:bookmarkStart w:id="7" w:name="_Toc385735126"/>
             <w:bookmarkStart w:id="8" w:name="_Toc385736461"/>
             <w:bookmarkStart w:id="9" w:name="_Toc385739621"/>
             <w:bookmarkStart w:id="10" w:name="_Toc385923887"/>
             <w:bookmarkStart w:id="11" w:name="_Toc385923992"/>
             <w:bookmarkStart w:id="12" w:name="_Toc385924097"/>
             <w:bookmarkStart w:id="13" w:name="_Toc385929980"/>
             <w:bookmarkStart w:id="14" w:name="_Toc385987013"/>
             <w:bookmarkStart w:id="15" w:name="_Toc385991818"/>
             <w:bookmarkStart w:id="16" w:name="_Toc385992494"/>
             <w:bookmarkStart w:id="17" w:name="_Toc395516133"/>
             <w:bookmarkStart w:id="18" w:name="_Toc406647705"/>
             <w:bookmarkStart w:id="19" w:name="_Toc406648356"/>
             <w:bookmarkStart w:id="20" w:name="_Toc408112755"/>
             <w:bookmarkStart w:id="21" w:name="_Toc408114696"/>
             <w:bookmarkStart w:id="22" w:name="_Toc408121447"/>
             <w:bookmarkStart w:id="23" w:name="_Toc408123003"/>
             <w:bookmarkStart w:id="24" w:name="_Toc408281014"/>
             <w:bookmarkStart w:id="25" w:name="_Toc408652068"/>
             <w:bookmarkStart w:id="26" w:name="_Toc408652966"/>
             <w:bookmarkStart w:id="27" w:name="_Toc408655483"/>
             <w:bookmarkStart w:id="28" w:name="_Toc408737057"/>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="659E85B6" wp14:editId="0D7C8E42">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ADC3B05" wp14:editId="3DD0D973">
                   <wp:extent cx="947254" cy="1061049"/>
                   <wp:effectExtent l="0" t="0" r="5715" b="6350"/>
                   <wp:docPr id="2" name="Picture 2" descr="U:\sh-osc\Press Share\Photos, Graphics, Special Projects and Reports\State Agency Logos\DCF LOGOS\DCF 2012 LOGO\UPDATED LOGOS\Circle\DCF_Logo_circ_CMYK.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3" descr="U:\sh-osc\Press Share\Photos, Graphics, Special Projects and Reports\State Agency Logos\DCF LOGOS\DCF 2012 LOGO\UPDATED LOGOS\Circle\DCF_Logo_circ_CMYK.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -121,20905 +121,22262 @@
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="953316" cy="1067839"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7740" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F3BEB4" w14:textId="6DB7DDAA" w:rsidR="007D6095" w:rsidRPr="008577EE" w:rsidRDefault="007D6095" w:rsidP="004B212E">
+          <w:p w14:paraId="5F21003E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="008577EE" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>FAMILY DAY CARE HOME</w:t>
+              <w:t xml:space="preserve">FAMILY </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>CHILD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CARE HOME</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B2398A" w:rsidRPr="008577EE">
+            <w:r w:rsidRPr="008577EE">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>(FDCH)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CE7F002" w14:textId="77777777" w:rsidR="007D6095" w:rsidRPr="00FB1C7B" w:rsidRDefault="007D6095" w:rsidP="004B212E">
+              <w:t>(F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008577EE">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>CH)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1013384C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>STANDARDS CLASSIFICATION SUMMARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:tbl>
-    <w:p w14:paraId="20E449D5" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00FB1C7B" w:rsidRDefault="00146DD6" w:rsidP="007D6095">
+    <w:p w14:paraId="1E41C9D0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10062" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="8892"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="33332CE5" w14:textId="77777777" w:rsidTr="006930C7">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="48D631C7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA8A0F1" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="5CE7EF5A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Specific Child Care Licensing Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="4AB4BD78" w14:textId="77777777" w:rsidTr="006930C7">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="689EE122" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="49C934C0" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="5C407037" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Class Violation Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8892" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
-          <w:p w14:paraId="46F98E87" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="2F1DCE6A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>Description of Licensing Standard Violation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EDDB6A5" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="25848995" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12D5833B" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00FB1C7B" w:rsidRDefault="00146DD6">
+    <w:p w14:paraId="322FC48C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="8960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="4F383E07" w14:textId="77777777" w:rsidTr="00B974C6">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="608F2A2F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="241831B9" w14:textId="22B85DC8" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
-[...41 lines deleted...]
-            <w:r w:rsidR="00A15D95" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="6D93F79D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1. Licensed Capacity/ Ratio 402.302(8), F.S. and F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008577EE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/Large Family Child Care Home (LFCCH)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Handbook, Section 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="24304084" w14:textId="77777777" w:rsidTr="00B974C6">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="32591BF6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BB078BF" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="6F52397E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1507EE" w14:textId="4E296DD2" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00A723B2">
+          <w:p w14:paraId="4074909B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">A family day care home may provide care for a maximum of [ ]. </w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="4DDE3FC7" w14:textId="616DCD56" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A723B2" w:rsidP="00A723B2">
+              <w:t xml:space="preserve">A family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home may provide care for a maximum of [ ]. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DC71A2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>402.302(8), F.S., F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.2.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E004032" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="text"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rStyle w:val="text"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="62419B1E" w14:textId="17409262" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00A723B2">
+              <w:t>4 children from birth to 12 months of age.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AABB108" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="text"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rStyle w:val="text"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3 children from birth to 12 months of age, and other children, for a maximum total of six children.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E8C856" w14:textId="7DF2CE0C" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00A723B2">
+          <w:p w14:paraId="47B344EA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="text"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rStyle w:val="text"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6 preschool children if all are older than 12 months of age.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="425A3713" w14:textId="50FF707D" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00A723B2">
+          <w:p w14:paraId="4367AA03" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rStyle w:val="text"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 children if no more than 5 are preschool age and, of those 5, no more than 2 are under 12 months of age.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02377280" w14:textId="4C2E6524" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="7AF2093B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">There were [ ] children observed in care and their ages were [ ]. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="285E90C2" w14:textId="77777777" w:rsidTr="00B974C6">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6D8124BD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A27BB47" w14:textId="11DC8D0A" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00331063" w:rsidP="00B974C6">
+          <w:p w14:paraId="1F928C34" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="114893E6" w14:textId="282186C3" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
-[...20 lines deleted...]
-      <w:tr w:rsidR="00A15D95" w:rsidRPr="00FB1C7B" w14:paraId="5D30A4C1" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="54196694" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">1.2 The operator was over the licensed capacity and the circumstances pose an imminent threat to the children which could or does result in serious harm and death of a child. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3A323FC7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6072692C" w14:textId="2E52BBF0" w:rsidR="00A15D95" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A15D95" w:rsidP="00B974C6">
+          <w:p w14:paraId="0E6B52DC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B5E904" w14:textId="01FB4F6B" w:rsidR="00A15D95" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A15D95" w:rsidP="00A15D95">
+          <w:p w14:paraId="4656807D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1.3 The home was used for a business or other purpose unrelated to child care that interfered with compliance with child care standards and/or permitted the presence of unscreened individuals while children were present.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20399C5F" w14:textId="56644632" w:rsidR="00A15D95" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A15D95" w:rsidP="00A15D95">
-[...4 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 2.1, E</w:t>
+          <w:p w14:paraId="7F8C0895" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.1, E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EE430C7" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="003322FB">
+    <w:p w14:paraId="34C594AD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="8960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="06A30250" w14:textId="77777777" w:rsidTr="00B974C6">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7456A47A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23301504" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
-[...20 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="28B8245F" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="1AE59375" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2. Child Discipline F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3CA001C7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="369C71F5" w14:textId="3A661522" w:rsidR="003322FB" w:rsidRPr="007D05DF" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="3AF0C645" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="007D05DF" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACC9501" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
+          <w:p w14:paraId="41F318E9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:bookmarkStart w:id="29" w:name="OLE_LINK1"/>
             <w:bookmarkStart w:id="30" w:name="OLE_LINK2"/>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">2.1 </w:t>
-[...2 lines deleted...]
-              <w:t>A method of discipline included in the home's discipline policy is not age appropriate and/or constructive for the children in care in that [ ].</w:t>
+              <w:t>2.1 A method of discipline included in the home's discipline policy is not age appropriate and/or constructive for the children in care in that [ ].</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
-          <w:p w14:paraId="057D0868" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
-[...14 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="0261DF04" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="260F864D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3FDD0945" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B5818E5" w14:textId="79459CB4" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="617105E9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBFCE80" w14:textId="3D46BB92" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00270DE9">
-[...18 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="4B2E7434" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="47FC9496" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.2 A signed statement from the custodial parent(s) or legal guardian(s) attesting that the home had provided their written disciplinary and expulsion policies was not on file for the child(ren). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, 2.3, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="43A52481" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FB5601C" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="1DB9808C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C351333" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
-[...20 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="7D0D1879" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="70854496" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.3 A method of discipline used in the home was severe, humiliating and/or frightening in that [ ]. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="37540364" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="502CBF4A" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="31764600" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB34FE6" w14:textId="7C4854A4" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
-[...44 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="4205EFBB" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="21683F60" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.4 A form of discipline used in the home was associated with food, rest and/or toileting. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, A, B and F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7CBF6586" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A70C5B3" w14:textId="62B31B7F" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00767EEE" w:rsidP="00B974C6">
+          <w:p w14:paraId="2D12F20A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="535D6C05" w14:textId="39062DDC" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
-[...39 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="246AAE85" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="4ADC33E3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.5 A form of discipline used in the home included the use of spanking or other form of physical punishment. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, A, B and F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7E40F699" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78CAB2B2" w14:textId="7E99A00B" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="55A6D29E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="133647BC" w14:textId="2A2820DB" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
-[...21 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="5D4974F2" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="7BEAEADC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.6 The child care personnel’s use of denial of active play as a form of discipline was not age appropriate. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1E3B4491" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BB5F923" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="1D415561" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC6EB9C" w14:textId="2BF212BC" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00B974C6">
-[...27 lines deleted...]
-      <w:tr w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w14:paraId="0A0BB036" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="6E751F36" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.7 The [ ] did not comply with the written disciplinary and/or expulsion policies in that [ ]. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0863D944" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6618475F" w14:textId="669DD389" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="62C24285" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C76F116" w14:textId="74606A03" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="00D97720" w:rsidP="00800C34">
-[...33 lines deleted...]
-      <w:tr w:rsidR="00900FF3" w:rsidRPr="00FB1C7B" w14:paraId="4612D57A" w14:textId="77777777" w:rsidTr="00B974C6">
+          <w:p w14:paraId="517ECBF8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.8 A copy of the disciplinary and/or expulsion policies was not available for review by the licensing authority.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="11D230A7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0165FF50" w14:textId="4FC90D41" w:rsidR="00900FF3" w:rsidRPr="00FB1C7B" w:rsidRDefault="00900FF3" w:rsidP="00B974C6">
+          <w:p w14:paraId="7992B5F4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F0FA7F" w14:textId="77777777" w:rsidR="00AB5544" w:rsidRPr="00FB1C7B" w:rsidRDefault="00900FF3" w:rsidP="00800C34">
-[...21 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 2.3, G</w:t>
+          <w:p w14:paraId="0C5B50F3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2.9 The operator did not have a written policy and/or procedures to identify and prevent shaken baby syndrome and abusive head trauma.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263D1EC5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.3, G</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34EA2CA9" w14:textId="72059AD7" w:rsidR="00281BF5" w:rsidRPr="00FB1C7B" w:rsidRDefault="00281BF5" w:rsidP="00491BBD">
+    <w:p w14:paraId="47A13C47" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="8960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w14:paraId="5DFD4F6B" w14:textId="77777777" w:rsidTr="000F2D58">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="78A70E76" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A3E2AD1" w14:textId="69FEE230" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB" w:rsidP="00B974C6">
+          <w:p w14:paraId="0F923FD2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>3</w:t>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w14:paraId="51700F58" w14:textId="77777777" w:rsidTr="000F2D58">
+              <w:t>3. Transportation F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="035A245D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59DC9E40" w14:textId="77777777" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00934B0E" w:rsidP="00B974C6">
+          <w:p w14:paraId="3BE2C765" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB29E4F" w14:textId="26D445B9" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...17 lines deleted...]
-            <w:r w:rsidR="00445748" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="0608315B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.1 The driver of the vehicle transporting children for the home did not have a valid driver’s license</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and/ or a valid and current certification in </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00900FF3" w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> and/ or a valid and current certification in pediatric CPR procedures and first aid training</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2CE56782" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3431AF05" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7114253C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.2 The operator did not maintain documentation of a valid Florida driver's license and/ or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>pediatric</w:t>
-[...22 lines deleted...]
-      <w:tr w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w14:paraId="4E1968D4" w14:textId="77777777" w:rsidTr="000F2D58">
+              <w:t>a valid certification in infant and child CPR procedures and first aid training</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> for the driver. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="63CADCBE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53098A38" w14:textId="6F0E5253" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00934B0E" w:rsidP="00B974C6">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="77C0B1AD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30086BB9" w14:textId="77777777" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...30 lines deleted...]
-      <w:tr w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w14:paraId="5835C41B" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="366D36AE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.3 The operator did not have documentation of current insurance coverage for the vehicle used to transport children in care. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D77C5E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0C3A2AFE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD777F0" w14:textId="13792095" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00934B0E" w:rsidP="00B974C6">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="78834082" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482113BE" w14:textId="77777777" w:rsidR="00445748" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w14:paraId="7DB026D8" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="5E4EB31C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.4 The operator did not have current insurance coverage on all vehicles used to transport children in care. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6107338B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21B134A0" w14:textId="77777777" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00934B0E" w:rsidP="00B974C6">
+          <w:p w14:paraId="2E900261" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263C986C" w14:textId="77777777" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...20 lines deleted...]
-      <w:tr w:rsidR="005A5F05" w:rsidRPr="00FB1C7B" w14:paraId="01C8B202" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="65B80E3D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.5 The vehicle had missing, broken or non-operable seat belts and/or safety restraints.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="16AF90CA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69CF34D6" w14:textId="77777777" w:rsidR="005A5F05" w:rsidRPr="00FB1C7B" w:rsidRDefault="005A5F05" w:rsidP="00B974C6">
+          <w:p w14:paraId="6C513F39" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F364D9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.6 The vehicle had seat belts and /or safety restraints for [ ] children and [ ] children were transported at one time. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B70851E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7CB9E0C4" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68525465" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="397C9DAE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.7 The operator’s use of seat belts was not age-appropriate for the child(ren) being transported who required the use of a safety restraint and/or the child safety restraint was not installed, secured and/or used in accordance with the manufacturer’s instructions </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4E1CF803" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F0C721" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2AE60F" w14:textId="77777777" w:rsidR="005A5F05" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...20 lines deleted...]
-      <w:tr w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w14:paraId="05FE122B" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="0D13DD49" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.8 The operator did not have evidence that a transportation log was maintained for all children transported. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="59C84BA3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B61A111" w14:textId="77777777" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00934B0E" w:rsidP="00B974C6">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4863684B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8A1546" w14:textId="77777777" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...27 lines deleted...]
-      <w:tr w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w14:paraId="1C1CCA27" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="28A4CE4E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.9 The transportation log was not retained for a minimum of 12 months. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558B3DA2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="75AF9B5A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F0BA760" w14:textId="77777777" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="740A999B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7898E1D6" w14:textId="1D94E232" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="004E503C">
-[...15 lines deleted...]
-      <w:tr w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w14:paraId="6912B33D" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="55B3D701" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.10 The log for children transported did not include the following required information: [ ].</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F4C1967" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.10.1. child’s name </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55776EAA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.10.2. date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61DD5F79" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.10.3. time of departure </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04A49E7F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.10.4. time of arrival  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A611314" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.10.5. signature of driver verifying all children left the vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3925AECC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.10.6. signature of second sweep if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="663A3A66" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1783F3F1" w14:textId="77777777" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="6CE7C454" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3219C0" w14:textId="77777777" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w14:paraId="7E535A54" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="1263B571" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.11 Upon arrival at the destination, it was determined that the driver/provider: [ ]. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16346B52" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7405F643" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.11.1. Failed to mark each child off the log as children departed the vehicle. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C56180" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.11.2. Failed to conduct a physical inspection and visual sweep of the vehicle. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3E7217DA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D7318DC" w14:textId="28E3B34C" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
+          <w:p w14:paraId="62DF3F28" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138D6067" w14:textId="77777777" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...248 lines deleted...]
-          <w:p w14:paraId="06332DB2" w14:textId="6CA81805" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00B11369" w:rsidP="00B974C6">
+          <w:p w14:paraId="2986D526" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.12 The permission slips were not maintained for a minimum of 12 months.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34ABD0B2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:strike/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">FDCH/LFCCH Handbook, Section 2.4.4, </w:t>
-[...10 lines deleted...]
-      <w:tr w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w14:paraId="36AAE0A4" w14:textId="77777777" w:rsidTr="000F2D58">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="03AD17C6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0977B238" w14:textId="743B622E" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
+          <w:p w14:paraId="3A09E235" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B54F2B" w14:textId="329BCC27" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00337121" w:rsidP="00F06B93">
-[...21 lines deleted...]
-            <w:r w:rsidR="007B540E" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="2837E731" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.13 The operator and/or other individual responsible for children being transported or while on a field trip did not have contact information and emergency medical consent for all children. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5ED7FD9A" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2275B9A9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19603AC0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.14 A permission and transportation release form, signed by the custodial parent or legal guardian, for planned and/or unplanned activities occurring off the family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home property was not on file for the child(ren).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BBA8DA0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6F81CEC7" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F28EBEB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEF4A38" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.15 Emergency care plans, supplies, and/or medication was not available for the children being transported with chronic medical conditions. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19FF3ADC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2A83FA5C" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61E6A5B9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="687086BE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.16 The interior of vehicles used to transport children was not maintained between 65- and 82- degrees Fahrenheit.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AF7A2A" w:rsidRPr="00FB1C7B">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w14:paraId="5A00B22C" w14:textId="77777777" w:rsidTr="000F2D58">
+          </w:p>
+          <w:p w14:paraId="3FEE0D60" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4340B2FA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5478BA03" w14:textId="253272DA" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00723D2D" w:rsidP="00B974C6">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="24287723" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3684D50A" w14:textId="21A5F5CE" w:rsidR="00723D2D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00337121" w:rsidP="00B974C6">
-[...25 lines deleted...]
-          <w:cantSplit/>
+          <w:p w14:paraId="3F6F39C7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.17 A wheelchair occupant was not properly secured during transport with the wheelchair secured by four tie-downs in a forward-facing direction and the child secured in a three-point tie restraint or in a federally approved child safety restraint in accordance with the child’s needs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29086CBF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7E795BFA" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72CA0590" w14:textId="29EA9D61" w:rsidR="00AF7A2A" w:rsidRPr="00FB1C7B" w:rsidRDefault="00AF7A2A" w:rsidP="00B974C6">
+          <w:p w14:paraId="241F07A0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01843ED9" w14:textId="22695974" w:rsidR="00AF7A2A" w:rsidRPr="00FB1C7B" w:rsidRDefault="00AF7A2A" w:rsidP="00AF7A2A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w14:paraId="020C7EFF" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="557440B1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>3.18 Child safety restraint was not replaced after a recall, past the manufacturer’s “date of use” expiration date, or after being involved in a crash.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E2AFA6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7EECBFF6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E856BC0" w14:textId="13734205" w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00C94FB2">
+          <w:p w14:paraId="10CA7C83" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43175647" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.19 The operator did not have documentation of an annual vehicle inspection for a vehicle used to transport children in care. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7155AD78" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="67B4F6C1" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B8D4BCF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0BEC94" w14:textId="6BAE55E6" w:rsidR="00901E58" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00C94FB2">
-[...43 lines deleted...]
-      <w:tr w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w14:paraId="524BB767" w14:textId="77777777" w:rsidTr="000F2D58">
+          <w:p w14:paraId="56A21F63" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">3.20 A vehicle used to transport children did not have an inspection by a mechanic to ensure it was in proper working order.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="249AF4FB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.4, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2B7DD094" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B043B3D" w14:textId="0AC9B676" w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00C94FB2">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="246B4572" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612253DC" w14:textId="77777777" w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00C94FB2">
-[...153 lines deleted...]
-          <w:p w14:paraId="4EE0264F" w14:textId="691ECAC2" w:rsidR="00CB086F" w:rsidRPr="00FB1C7B" w:rsidRDefault="00CB086F" w:rsidP="005206A1">
+          <w:p w14:paraId="4253FF81" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>3.21 Upon arrival at the destination, the driver of the vehicle failed to conduct a physical inspection and visual sweep of the vehicle to ensure that no child was left in the vehicle.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 2.4.2, B</w:t>
+              <w:t xml:space="preserve"> F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.4.2, B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="393701EF" w14:textId="77777777" w:rsidR="00934B0E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00934B0E" w:rsidP="003322FB">
+    <w:p w14:paraId="14B79A01" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10062" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="68"/>
         <w:gridCol w:w="8874"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00592401" w:rsidRPr="00FB1C7B" w14:paraId="0A09ACEC" w14:textId="77777777" w:rsidTr="00A624A9">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="115A4114" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D78455B" w14:textId="1B0D56E5" w:rsidR="00592401" w:rsidRPr="00FB1C7B" w:rsidRDefault="00901E58" w:rsidP="00A624A9">
+          <w:p w14:paraId="629BE2D7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Operator/Advertising </w:t>
-[...22 lines deleted...]
-      <w:tr w:rsidR="00592401" w:rsidRPr="00FB1C7B" w14:paraId="25614C84" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>4. Operator/Advertising 402.318 F.S. and F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.1 &amp; 3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="51CB8082" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7793E310" w14:textId="3A801BF2" w:rsidR="00592401" w:rsidRPr="00FB1C7B" w:rsidRDefault="00592401" w:rsidP="00647441">
+          <w:p w14:paraId="4E7F501E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7ACEED" w14:textId="77777777" w:rsidR="00592401" w:rsidRPr="00FB1C7B" w:rsidRDefault="00592401" w:rsidP="00892DBE">
+          <w:p w14:paraId="05315D0D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">4.1 The family home failed to include their license number when advertising. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>402.318 F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00592401" w:rsidRPr="00FB1C7B" w14:paraId="37F586DF" w14:textId="77777777" w:rsidTr="00A624A9">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="62EB9E6F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CC91052" w14:textId="77777777" w:rsidR="00592401" w:rsidRPr="00FB1C7B" w:rsidRDefault="00592401" w:rsidP="00647441">
+          <w:p w14:paraId="070DCB54" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3883EBB0" w14:textId="77777777" w:rsidR="00592401" w:rsidRPr="00FB1C7B" w:rsidRDefault="00592401" w:rsidP="007B3E18">
+          <w:p w14:paraId="373E0FA9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t>4.2 The operator worked outside of the home during the operating hours of the family day care home.</w:t>
-[...10 lines deleted...]
-      <w:tr w:rsidR="00592401" w:rsidRPr="00FB1C7B" w14:paraId="4EB629AC" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t xml:space="preserve">4.2 The operator worked outside of the home during the operating hours of the family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>, F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="569612D3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03309041" w14:textId="77777777" w:rsidR="00592401" w:rsidRPr="00FB1C7B" w:rsidRDefault="00592401" w:rsidP="00647441">
+          <w:p w14:paraId="0429F294" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="612FFAE4" w14:textId="77777777" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="00592401">
+          <w:p w14:paraId="584BBA9B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">4.3 The operator, in whose name the license was issued, was no longer a resident of the family day care home. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="148508FA" w14:textId="1323D85C" w:rsidR="00592401" w:rsidRPr="00FB1C7B" w:rsidRDefault="00592401">
+              <w:t xml:space="preserve">4.3 The operator, in whose name the license was issued, was no longer a resident of the family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C42B7E7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/</w:t>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="38253B82" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="26DFEF37" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BB02534" w14:textId="5FBCE94E" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="565D16DF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="770AB05F" w14:textId="3BF786AF" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="4C434A45" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">4.4 The home’s license was not posted in a conspicuous place. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F902696" w14:textId="7BEC53A6" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="4C850A10" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 2.1, F</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="47ACB659" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 2.1, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3B96E235" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D0146F" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="77E8DDEE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="5D3EC1DB" w14:textId="77777777" w:rsidTr="00A624A9">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5103BE91" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69A4402C" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="2670D0B7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>5. Substitute FDCH/LFCCH Handbook, Section 3</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="30E37753" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>5. Substitute F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3DC695AC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FA07725" w14:textId="6D4F3FBB" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="17B2A276" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A07981D" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="3B0F3DEB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">5.1 The operator had no written plan to provide at least one substitute, minimally 18 years old, to be available on a temporary/emergency basis. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706369EC" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="52C72AED" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="665E5E70" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="06FAEF83" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C8F6E42" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="0668BD95" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3585BADC" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="7B3DA54A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">5.2 The substitute left in charge of the children in care was younger than 18 years of age. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="312EF62D" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="767F21D4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D8D79BF" w14:textId="144CE671" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="63C33028" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07844804" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="521B57E1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">5.3 The operator's substitute plan did not include the name, address and telephone number of the designated substitute. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78CB7AB2" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="7E073B69" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="4D6E2D15" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.2, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4408B275" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BA173BC" w14:textId="65313A1E" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="0641B76F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE1B874" w14:textId="3E25D2D9" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="2226C2B7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">5.4 The operator failed to report changes to the written substitute plan within five working days. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="592F10A2" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7A0917B0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0371DD11" w14:textId="2C8F6C2A" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="1CB31363" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="423A7F36" w14:textId="605FB9DB" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="1CFB917D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">5.5 The provider failed to maintain written documentation for the number of hours a substitute worked in their home each day for the preceding 12 months. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="0DAB50E1" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0B3A1F4B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1120" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3229E551" w14:textId="153543E1" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="49DEAC61" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="36"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8942" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4F0FB3" w14:textId="2E446F3C" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="7E87DF60" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">5.6 The substitute worked over 40 hours per months on average over a </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5019ED24" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+              <w:t xml:space="preserve">5.6 The substitute worked over 40 hours per months on average over a six-month period in a single family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D91536C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 3.2, D</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="3BE11822" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 3.2, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5B92AB48" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42BF31AA" w14:textId="0B7D7615" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="4FCF378B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="2D456AAF" w14:textId="77777777" w:rsidTr="00A624A9">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3B50C08E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32E24387" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="24C1D68E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="522"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6. Background Screening Requirements FDCH/LFCCH Handbook, Section 4</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="0FD4B443" w14:textId="77777777" w:rsidTr="00A624A9">
+              <w:t>6. Background Screening Requirements F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CH/LFCCH Handbook, Section 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="22CE6B46" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25337D12" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="23F7DF8E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4351E3C5" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="77480780" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>6.1 Required background screening</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">was missing for [ ]. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="379BDA4D" w14:textId="7A7A5A96" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="2154AD31" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>402.313(3) F.S.  and</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...3 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 4.1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71129EBA" w14:textId="5FC167A8" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="4884F5A9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">6.1.1. an adult or household members </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72602ED8" w14:textId="2112B8C7" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="2FD12B76" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">6.1.2. a substitute </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF1F63F" w14:textId="1A8C6D1F" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="067D2A42" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">6.1.3. a volunteer </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5380D0BD" w14:textId="653F2E33" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="0ACAD808" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">6.1.4. a juvenile family member,12 and older (an FDLE check.) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="1BC0087B" w14:textId="77777777" w:rsidTr="00A624A9">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="57FD8664" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14458D67" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="63F61107" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E73DF" w14:textId="09D42193" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="71F82703" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">6.2 The record for an individual indicated the person had been arrested for and are awaiting final disposition of, have been found guilty of, regardless of adjudication, or entered a plea of nolo contendere or guilty to any offense noted in section 434.04, Florida Statute, which disqualifies the person from employment and the owner/operator failed to take appropriate action in that [  ].  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s 435.04 F.S.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="450D4309" w14:textId="77777777" w:rsidTr="00A624A9">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="35865838" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FA32FF6" w14:textId="3779C031" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="34197E2D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5273ADBC" w14:textId="12F77C35" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="510A41A3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">6.3 An employment history verification was not documented and on file.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ADCD612" w14:textId="073F2A11" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="05116FFA" w14:textId="77777777" w:rsidTr="00A624A9">
+          <w:p w14:paraId="1184FA63" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.1, E and Q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="21160F5F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099806C1" w14:textId="54CEED25" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="7DF33548" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2847C3A0" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="764FFC4C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5978E194" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="758ED43C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">6.4 Employment history check did not include all required information including applicant’s job title, description of regular duties, confirmation of employment dates, and level of job performance. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64289CBA" w14:textId="65619B48" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="4BA0CD05" w14:textId="77777777" w:rsidTr="00A624A9">
+          <w:p w14:paraId="0370FFE8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.1, E and Q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="01E454FF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B7B03E7" w14:textId="216C7A03" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="665869CE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59516B3D" w14:textId="447999CE" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="68DFE9D0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>6.5 The Child Care Attestation of Good Moral Character was not completed at the time of initial screening or upon change in employers.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238BF773" w14:textId="279490F3" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="0728AFED" w14:textId="77777777" w:rsidTr="00A624A9">
+          <w:p w14:paraId="7119B291" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.1, R and 4.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="32FA11E7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FCB242C" w14:textId="77777777" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="2F9D78E7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F37B508" w14:textId="69B1EC63" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="47340D96" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>6.6 Background screening was not completed every five years after the initial screening.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">402.313(3), F.S. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="54F14DB9" w14:textId="77777777" w:rsidTr="00A624A9">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="71B802A0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BE827AE" w14:textId="3F4947A3" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="3E8D9FAA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24470E03" w14:textId="36CA2561" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+          <w:p w14:paraId="5A3300F1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008577EE">
               <w:t>6.7</w:t>
             </w:r>
-            <w:r w:rsidR="00A624A9" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> A Volunteer acknowledgement (form CF-FSP 5217) was not on file prior to volunteering. </w:t>
             </w:r>
-            <w:r w:rsidR="00A624A9" w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="6925BF93" w14:textId="77777777" w:rsidTr="00A624A9">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.3, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4E2E2EF8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B1FE0AF" w14:textId="794E1772" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="3B49B59A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20FB70DE" w14:textId="6FCCD766" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+          <w:p w14:paraId="15C8A9FE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008577EE">
               <w:t>6.8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A624A9" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">Operator failed to maintain written documentation for the number of hours a volunteer worked in the home. </w:t>
             </w:r>
-            <w:r w:rsidR="00A624A9" w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="79866D4F" w14:textId="77777777" w:rsidTr="00A624A9">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.3, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="248EA714" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53F6B9CA" w14:textId="591796F5" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="5CCCB4B0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49EAA99A" w14:textId="1021A853" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+          <w:p w14:paraId="343CA08D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="008577EE">
               <w:t>6.9</w:t>
             </w:r>
-            <w:r w:rsidR="00A624A9" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> Operator failed to maintain a current Employee/Contractor Roster for substitutes, employees or household members in the Clearinghouse.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B424CBB" w14:textId="1C5B5EBB" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="40109348" w14:textId="77777777" w:rsidTr="00A624A9">
+          <w:p w14:paraId="14E8082F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.1, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5C52E665" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29C88168" w14:textId="79070CF7" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="0FAC5FFE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB5432D" w14:textId="0BF9B8C8" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+          <w:p w14:paraId="62EB4FD0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="008577EE">
               <w:t>6.10</w:t>
             </w:r>
-            <w:r w:rsidR="00276086" w:rsidRPr="00FB1C7B">
-[...16 lines deleted...]
-      <w:tr w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w14:paraId="7B4D5B9A" w14:textId="77777777" w:rsidTr="00A624A9">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> The operator failed to maintain a copy of the DCF email informing of the individual’s eligibility for a provisional hire in the child care personnel file. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7861D5C5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.3, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7D9394DD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3956F2AD" w14:textId="1E896960" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
+          <w:p w14:paraId="735D8608" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8874" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32716386" w14:textId="39D896EA" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+          <w:p w14:paraId="65EBDCD6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="008577EE">
               <w:t>6.11</w:t>
             </w:r>
-            <w:r w:rsidR="00A624A9" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> Child care personnel’s Level 2 documentation was incomplete in that [ ].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4303DB07" w14:textId="34168336" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A624A9" w:rsidP="00A624A9">
-[...12 lines deleted...]
-          <w:p w14:paraId="05F68319" w14:textId="21EC67E6" w:rsidR="00A624A9" w:rsidRPr="008577EE" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+          <w:p w14:paraId="2483E85E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.3, D, E, and F</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="737623D4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="008577EE" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="008577EE">
-              <w:t>6.11.1</w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="5D100A9B" w14:textId="2AB7C91E" w:rsidR="00A624A9" w:rsidRPr="008577EE" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+              <w:t>6.11.1 A copy of the DCF letter/email acknowledging search of the child abuse and neglect registry for individuals screened July 1 – December 15, 2016 is missing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16497960" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="008577EE" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="008577EE">
-              <w:t xml:space="preserve">6.11.2. </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="57A8A1A0" w14:textId="20AAF221" w:rsidR="00A624A9" w:rsidRPr="00FB1C7B" w:rsidRDefault="007D05DF" w:rsidP="00A624A9">
+              <w:t>6.11.2. A copy of out-of-state child abuse and neglect registry search is missing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC20702" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="008577EE">
               <w:t>6.11.3.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A624A9" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t>A copy of out-of-state sexual offender/predator registry search is missing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68335CD1" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00FB1C7B" w:rsidRDefault="00146DD6"/>
+    <w:p w14:paraId="21C2EAE2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="8712"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="4D5EC351" w14:textId="77777777" w:rsidTr="006930C7">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6422DDA4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69F093B0" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00BA3662">
+          <w:p w14:paraId="4DB998AC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>7. Staff Training</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="71497744" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1E6F8B9F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E1963B7" w14:textId="189C5547" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="289DD0A5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1344F7" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="000863C1">
+          <w:p w14:paraId="495A0B47" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>7.1 A foster grandparent working in the home failed to complete the required training.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="39F50444" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6CDDE351" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C7372F5" w14:textId="4080509F" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="384C0AA9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540E0C27" w14:textId="3A13C6EF" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00BA3662">
+          <w:p w14:paraId="5841BC33" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">7.2 A substitute, who worked 40 hours or more a month, on average, did not have documentation on the training transcript of the 30 clock-hour Family Child Care Training course completion. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="3EF16B05" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.1.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3A5CD2D4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="405040A9" w14:textId="15A1B6B6" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="17667EC2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9A2E5D" w14:textId="5756C74C" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00901E58">
+          <w:p w14:paraId="52199458" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">7.3 A substitute, who worked 40 hours or more a month, on average, did not have documentation to show completion </w:t>
             </w:r>
-            <w:r w:rsidR="00F13DDD" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">of a Department approved </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>of a Department approved five-hour early literacy and language development course, prior to caring for children,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> and/or the documentation was not uploaded into the Florida Pathways (Registry).</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="530F85EC" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.1.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="625EFB6A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F672190" w14:textId="77EB1A83" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="1610E736" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1EC281" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="000863C1">
+          <w:p w14:paraId="2182AE14" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">7.4 A substitute, who worked less than 40 hours a month on average, </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>did not complete the department's 6 clock-hour Family Child Care Rules and Regulation course (or have documentation of completion of the 3 clock–hour Fundamentals of Child Care Home Rules course.) as evidenced by the Department’s training transcript.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="627F91F6" w14:textId="65CCA656" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="000863C1">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="61110504" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="2D5CF63B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.1.2, A or B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7AAA323B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="899"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E367E4A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="70E0045F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9793E1" w14:textId="1F523CED" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="5D149BCF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">7.5 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The home did not have at least one person providing care to children with a valid and current certification in </w:t>
-[...22 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="2B8BE84F" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve">The home did not have at least one person providing care to children with a valid and current certification in pediatric CPR procedures and/or first aid training. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/LFCCH Handbook, Section 5.1.1, C </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="43C8BB41" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FC1A6ED" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="6E56000F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="732DB826" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="744D3EC0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">7.6 The CPR training </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">did not include an on-site instructor-based skills assessment </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>and is invalid for the individual.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFE72EE" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
-[...17 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="564935D9" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="526D3CF7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.1.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7AE707F9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C136914" w14:textId="11650EDA" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="06C47932" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB2FAE1" w14:textId="28695C90" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00D66AF6">
-[...30 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="74EF599B" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="3A6A18B4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">7.7 The 10 hours of annual in-service training had not been completed by the operator for the operator’s 12-month licensing period. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13428B4F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="52434550" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FD4DCC5" w14:textId="6CF76D07" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="0C29D718" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75987477" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00BA3662">
+          <w:p w14:paraId="3C2D5C1B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">7.8 Documentation of in-service training for the operator was not recorded on CF-FSP 5268A, In-Service Training.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74261B39" w14:textId="346DDBDD" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00BA3662">
-[...17 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="25EF56DA" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="33334DFA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.8, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="71A450FE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70A3E1F5" w14:textId="6B1E8958" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="79C6F190" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="608BF1A9" w14:textId="30F81901" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="00360FE0">
-[...26 lines deleted...]
-          <w:p w14:paraId="10EDDBC8" w14:textId="65957600" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00360FE0">
+          <w:p w14:paraId="602E29E8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>7.9 The home did not have documented proof that all child care personnel were trained and knowledgeable within 30 days of employment in [ ].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660A8837" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.2.1 and 5.2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D188524" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>7.9.1. safe sleep practices and shaken baby syndrome</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A20587B" w14:textId="454830CF" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00F350CC">
+          <w:p w14:paraId="70B883C7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>7.9.2. the use of fire extinguishers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00994304" w:rsidRPr="00FB1C7B" w14:paraId="378F886A" w14:textId="77777777" w:rsidTr="006930C7">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3203F0A6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51729B8D" w14:textId="0D87F314" w:rsidR="00994304" w:rsidRPr="00FB1C7B" w:rsidRDefault="00994304" w:rsidP="00DD64AB">
+          <w:p w14:paraId="47C40919" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C653F4" w14:textId="48573F50" w:rsidR="00994304" w:rsidRPr="00FB1C7B" w:rsidRDefault="00994304" w:rsidP="00360FE0">
-[...18 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="12AB69A9" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="469DE26B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">7.10 The operator or substitute’s First Aid or CPR certification was no longer current.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 5.1.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4C09BD60" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4598D18A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="4A20BDD8" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="5C33D89C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="66DB66E0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B0DC3E4" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="000863C1">
-[...17 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="4956E18D" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="2CB2EA83" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Supervision </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="529FBD6F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15EAA4A8" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="0A067D90" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65BB6D3D" w14:textId="7F923873" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00BA3662">
+          <w:p w14:paraId="360BBD27" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>8.1 An unscreened individual was left alone with children in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625A9D71" w14:textId="6D10D62E" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00BA3662">
-[...32 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="667839F5" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="7B6451B6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">s. 435.06(2)(a), F.S. and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 4.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1E85E5DE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="188D200A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="55333127" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE33967" w14:textId="77777777" w:rsidR="00032F94" w:rsidRPr="00FB1C7B" w:rsidRDefault="00032F94" w:rsidP="000863C1">
-[...39 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="0460205E" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="27F1793D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">8.2 The operator, substitute, or volunteer was supervising children while using or under the influence of narcotics, alcohol or other drugs that impair the individual’s ability to provide safe child care. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C4EB5B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5866439F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="173BA7CC" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DD64AB">
+          <w:p w14:paraId="11D02708" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4188B759" w14:textId="77777777" w:rsidR="00494248" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00494248">
-[...42 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="595C6DD6" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="797605EA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">8.3 A child was left without child care personnel supervision inside or outside the home, in a vehicle, or behind on a field trip. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCDE210" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0F04C232" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36E8789D" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00AF1F6C">
+          <w:p w14:paraId="663D135C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F67F522" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00AF1F6C">
+          <w:p w14:paraId="501CA024" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2233C184" w14:textId="2BAA39CC" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00AF1F6C">
-[...15 lines deleted...]
-          <w:p w14:paraId="3693A637" w14:textId="2B770AB8" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00AF1F6C">
+          <w:p w14:paraId="7538583F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">8.4 Child(ren) were not being adequately supervised in that [ ] which posed an imminent threat to a child, and could or did result in death or serious harm to the health, safety or well-being of the child(ren). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9E5A8E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="5A34F1A0" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, B, D - L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3BF446F8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FA8CB0E" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00AF1F6C">
+          <w:p w14:paraId="449AAC04" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04BF17BE" w14:textId="38E40B16" w:rsidR="00894199" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00AF1F6C">
-[...30 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="5E298473" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="7CC5E39A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">8.5 A child was not adequately supervised and left the premises of the home without child care personnel supervision. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB97618" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="54976C70" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EA6E2E5" w14:textId="694D48DE" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="2553602D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="035B3C6B" w14:textId="21CC5B80" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="0A9D6E26" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">8.6 The driver of the vehicle failed to drop the child off at the appropriate location. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="29153316" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="508073FA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2859EA48" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="5027ED36" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7D9C68" w14:textId="472357DB" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="26C4195E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">8.7 An infant was observed being fed with a propped bottle. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E609DD" w14:textId="3FC0392F" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="4522062B" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="4C0E0271" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="15673C27" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47A6BDA6" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="6AEE303C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="62C6720D" w14:textId="39973791" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="4EBD55A6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">8.8 Children were not being adequately supervised in that [ ]. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72125A60" w14:textId="0963FE10" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="2D1B2599" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="508B91DA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, G, H, I, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="46F18926" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C568D56" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="347B637C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F78ECA5" w14:textId="0BF348B0" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="7CA4522D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">8.9 A child was observed napping or sleeping in a bedroom with the bedroom door closed. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="7A00443B" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1C72F9DF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5389F876" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="3B2759EF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0DA859" w14:textId="70CC493C" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="6FB20B93" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">8.10 A child in the designated isolation area due to illness was not within sight and hearing of the operator. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="260C9ACB" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="34EF9C0D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6895BBE4" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="01E8900B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5356050D" w14:textId="6AD8D7ED" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...8 lines deleted...]
-            <w:r w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="51EABA08" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">8.11 A child was not adequately supervised while being diapered or having clothes changed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>and/or a safety strap or harness was used on the diaper changing table/surface.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w14:paraId="6632A283" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="26034277" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68DB009D" w14:textId="5E8DF485" w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00767EEE">
+          <w:p w14:paraId="674272B7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="34B38644" w14:textId="56DC54AF" w:rsidR="00C94FB2" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00C94FB2">
+          <w:p w14:paraId="7B37C812" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">8.12 Children did not receive supervision as required by their age or required needs while toileting or bathing. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="60830996" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="290F9277" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07DDBDB9" w14:textId="6A5A524D" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="6619A6AB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAD2D63" w14:textId="518162B8" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00767EEE">
+          <w:p w14:paraId="011BED5A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">8.13 </w:t>
             </w:r>
-            <w:r w:rsidR="006930C7" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t>The individual(s) responsible for children while away from the home did not have a telephone or other means of instant communication available.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60C429C3" w14:textId="014A2982" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...9 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="57E811D1" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="276D5982" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="68ADA43D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="165DADFF" w14:textId="5BBF2889" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="5572B416" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="22E8CC08" w14:textId="5666B3A4" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C94FB2" w:rsidP="00767EEE">
-[...20 lines deleted...]
-      <w:tr w:rsidR="00056F9D" w:rsidRPr="00FB1C7B" w14:paraId="7A9B91DA" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="2C7391D0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">8.14 A child was released to a person other than the person(s) authorized or in the manner authorized in writing by the custodial parent(s) or legal guardian(s). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="047FF94B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41D196ED" w14:textId="57CD88A0" w:rsidR="00056F9D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00056F9D" w:rsidP="00767EEE">
+          <w:p w14:paraId="6882A388" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2097CCE1" w14:textId="787586BC" w:rsidR="00056F9D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00056F9D" w:rsidP="00767EEE">
-[...38 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="5FA0DC44" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="76C87D68" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">8.15 During swimming or wading, a ratio of [ ] child care personnel for [ ] children is required. A ratio of [ ] child care personnel for [ ] children was observed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 6, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4AB33CEA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="632A0F7B" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="00842E2E" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="3C8B651F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="55773E97" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="724FF558" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...17 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="227D7720" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="5934B100" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Animal Vaccinations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7AC63532" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C2F8AB" w14:textId="3384EE5A" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="5AA90EC8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20CA7EB5" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="22A8E606" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">9.1 The operator did not have documentation of current vaccination records for the pet observed.  Vaccinations are available for this type of animal.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="136B9D47" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="432C4193" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="448D4614" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6E9EB689" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08B73CB5" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="20F3A764" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A092CA" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="3E697448" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">9.2 The pet was not immunized though vaccinations are available for this type of animal. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="6314EB5E" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1FAF93CC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BDB6E19" w14:textId="0DB8D35B" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="59CD9171" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1B639C" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="3E5176A4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">9.3 The operator did not have documentation that custodial parents or guardian are given written notification of animals on the premises. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C95028" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="005F0A60" w:rsidRPr="00FB1C7B" w14:paraId="33AD8013" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="56413C35" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2FD44D0F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5387FC26" w14:textId="40B8BB43" w:rsidR="005F0A60" w:rsidRPr="00FB1C7B" w:rsidRDefault="003E3DC4" w:rsidP="00767EEE">
+          <w:p w14:paraId="2DC5CB15" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB0568E" w14:textId="4D886825" w:rsidR="00056F9D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00056F9D" w:rsidP="00767EEE">
-[...30 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="19598592" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="180CB388" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">9.4 An animal that was poisonous, venomous, aggressive, or posed a potential threat of harm to children was on the premises of the home. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A502626" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="66A342CB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05AEAE18" w14:textId="2A09B4E5" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="003E3DC4" w:rsidP="00767EEE">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="0F4F9320" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="7E9CF656" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5518A05E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51E94D36" w14:textId="7F7D7294" w:rsidR="006930C7" w:rsidRPr="008577EE" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="204641D6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="008577EE" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008577EE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">10. </w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">10. Harmful Substances, Materials and Safety </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42586B49" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="008577EE" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
             <w:r w:rsidRPr="008577EE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>FDCH/LFCCH Handbook, Section 7.2</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="7EEBFA96" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t>/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1F06D211" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DF92613" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="2CCD0F9D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A36AF32" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="51DCCF3A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">10.1 Toxic Substances and/or Hazardous materials including cleaning supplies, flammable products, and poisonous items were accessible to children in care. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="73B63DDF" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2BE0672F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D84D712" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="63B5A287" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3B848A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="4A28F267" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">10.2 A Toxic substance or hazardous material, [ ], was not labeled. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6258620B" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="28CF0E53" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="1FE83FB3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="78234392" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47D8C962" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="5AE32F8B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62B27E2E" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="58A3CD8C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>10.3 Potentially</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">harmful items such as BB guns, pellet guns, knives and/or sharp tools were not in a locked area or were accessible to children in care.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="749F92C9" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="0DC9387D" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="1F115CD6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="06849352" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1613C846" w14:textId="382E1368" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="00767EEE">
+          <w:p w14:paraId="7BE44354" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF6E559" w14:textId="6BE90620" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="00767EEE">
+          <w:p w14:paraId="7EF7E120" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">10.4 Cleaning (other than general clean-up activities) of a room took place while children were present in the room. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00056F9D" w:rsidRPr="00FB1C7B" w14:paraId="45A7ED55" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.2, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7467CE04" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39287433" w14:textId="67CCDECA" w:rsidR="00056F9D" w:rsidRPr="00FB1C7B" w:rsidRDefault="000B0CDE" w:rsidP="00767EEE">
+          <w:p w14:paraId="27146CA9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFE9BB2" w14:textId="1D46FFE4" w:rsidR="00056F9D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00056F9D" w:rsidP="00767EEE">
-[...20 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="1B1CDFC4" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="559947E4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">10.5 Narcotics, alcohol, or other impairing drugs/paraphernalia were accessible to children in care.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.2, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2D2FBF8B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="006418ED" w14:textId="3B2B720E" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="1D538DDC" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="4D5767A3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2EB02430" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="360FF5C0" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="377B2E43" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="1BD3FD7B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Smoking on Premise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0A03E792" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CF2B5C5" w14:textId="0AA1870A" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="36690A5F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="763403DB" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="76BFBC8B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>11.1 The custodial parents or legal guardians of children in care were not informed in writing, by the operator, that someone living in the home smoked.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4484D8BA" w14:textId="06780D55" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="1048D525" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="34B11F20" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.3, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="02E2E06D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD27DE9" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="52D77074" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45351222" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="2E01F69F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">11.2 Smoking was observed in the home, the outdoor play area, during a field trip or in a vehicle transporting children in care. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20058EED" w14:textId="1312CE54" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...17 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="04FC9FA6" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="1C5EFB7E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.3, A and B &amp; Section 2.4.4, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="201B11FD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20384340" w14:textId="71C63411" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="54C86C4B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2978BBF4" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="27EF6A04" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">11.3 There was evidence that smoking occurred in the home, outdoor play area, during a field trip or in a vehicle used to transport children in care. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17CF40FB" w14:textId="6E596F88" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="7B09BF73" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="26C2F418" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.3, A and B &amp; Section 2.4.4, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="63AA9AD2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1908A0B3" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="5A0C7783" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="498DE582" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2991F0F0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="412C42D3" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="23024807" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>12. Firearms and Weapons</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="4166D75D" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="23E2F3D4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78912E7A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="5ED4EA19" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B0E5A5" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="2925A2CA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">12.1 Firearms and/or weapons were not stored in a locked container, locked area, or with a secure trigger lock and in a secure location inaccessible to children. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="0A8461B2" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7D4B22A9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C3E2AAA" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="54B0DAB0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7DA43D" w14:textId="77777777" w:rsidR="00814B5E" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="1FC28781" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>12.2 Firearms and/or weapons were observed on a person located on the premises other than law enforcement officers</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17F76FB0" w14:textId="7827D0AE" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...9 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="0C5C4EE6" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="04D5131E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6042A3D7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F2728FD" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="28EDDEDE" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="467DB983" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="104ECB9D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A062609" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="7794535B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>13. Indoor</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Play Areas FDCH/LFCCH Handbook, Section 7.5</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="497502ED" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve">Play Areas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="38989473" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33B60FD4" w14:textId="5BC85B2C" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="39E5FBC2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A89F47B" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="46F82462" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">13.1 Indoor play areas in the home were not clean and free from litter, nails, glass, and other hazards. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="14D17A17" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1F805AAD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3778DD65" w14:textId="305E8F83" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="5083D93E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D236D8" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="6D31F4B7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">13.2 Indoor play areas were not in good repair. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="458EDD6D" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="3E9F3441" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="3085FE7A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3931E7E7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59D3E668" w14:textId="36B456FA" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="1A2355D9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="313AFA40" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="58A125BF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>13.3 A health and safety deficiency having a low potential for harm to the children in care was observed.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.5, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="4A54A249" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="52B46872" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1B4E95" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="4A9A68C0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA27AFA" w14:textId="5DAD2C1A" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="20B173CE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">13.4 A health and safety deficiency having a moderate potential for harm to the children in care was observed. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="630958ED" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.5, B&amp;C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="426D396B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3015F71D" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="6E17C99C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B5DFE3" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="219E4A9A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">13.5 A health and safety deficiency was observed in the indoor play area that poses a serious threat to the health, safety or well-being of the children. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5AE4D3" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="6C0A7C2D" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="50A0C332" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.5, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="034A7ACF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AB08A09" w14:textId="679EE21A" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00767EEE">
+          <w:p w14:paraId="7340990E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21AC5A22" w14:textId="1F8A2F06" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00DA0E82">
+          <w:p w14:paraId="103CB077" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>13.6 The home had electrical outlet covers that were not in place.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7, E</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="619D0F72" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6A76DBD0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FDC407C" w14:textId="3F798C1D" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5B5605CE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA2BF98" w14:textId="62049DEF" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...32 lines deleted...]
-            <w:r w:rsidR="005F0A60" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="0E2988EE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>13.7 Indoor play areas were not inspected daily for basic health and safety and/or any problems were not corrected before the play area is used by children and/or daily inspection documentation was not maintained for 12 months</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="01D097E4" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5CFE1492" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6096061A" w14:textId="46CDCBE7" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="6CDBB418" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="767501BD" w14:textId="52CF4702" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="00901E58">
-[...23 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="5BECB5D1" w14:textId="77777777" w:rsidTr="007677A3">
+          <w:p w14:paraId="4398EE63" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>13.8 Guardrails or protective barriers, such as baby gates, were not provided at open sides of stairs, ramps, or other walking surfaces from which there is more than a 30-inch vertical distance to fall.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0EE6D9FE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47149073" w14:textId="04572D34" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="1A67FF41" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF674D3" w14:textId="272C8290" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="22B82EC4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">13.9 An electrical device or apparatus accessible to children was located in a place that could be plugged into an electrical outlet while a person is in contact with a water source, such as a sink, tub, shower area, water table, or swimming pool. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="763A55FA" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5D5E7CFD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D157C01" w14:textId="74025456" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="007D05DF">
+          <w:p w14:paraId="49458F02" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29070027" w14:textId="77F99D4C" w:rsidR="00C6135B" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="007677A3">
-[...17 lines deleted...]
-            <w:r w:rsidR="00A71272" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="0C8C203D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">13.10 The home uses a product or device that produces carbon monoxide indoors and the home does not have a carbon monoxide detector installed when required by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>s.</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="00C6135B" w:rsidRPr="00FB1C7B">
+              <w:t>s. 553.885(1), F.S.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> or local laws.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C432049" w14:textId="5C439DBB" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="007677A3">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="2CBA47A2" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="76BD75D6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="177E32B3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37AD7043" w14:textId="3500FF77" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="007D05DF">
+          <w:p w14:paraId="0CEDE5A2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B89F0C" w14:textId="299B0857" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="007677A3">
+          <w:p w14:paraId="1D8F24A9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">13.11 The home has a carbon monoxide detector that was not tested and maintained according to manufacturer’s instructions and/or the home did not maintain documentation of testing. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="20742BCC" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4486D232" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F454BA6" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="7B659E8C" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="5F6BC58E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0A6FB5B5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D60F9E2" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="033A9A70" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">14. Outdoor Time, Fencing and Play Area Requirements </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C5F3448" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="58B392D7" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="7A437F18" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="63A9ACDA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48FF1841" w14:textId="02554449" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="7A9AA037" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D52487B" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="1901586A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.1 Outdoor play areas in the home were not free from litter, nails, glass, and other hazards. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="50C61394" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3E3F1954" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50C125E1" w14:textId="1C296602" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="7F5918EF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD704FA" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="181E7EB0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.2 Outdoor play areas were not in good repair.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FE6B54C" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="5BB2DDEB" w14:textId="77777777" w:rsidTr="00871C57">
+          <w:p w14:paraId="64EEF523" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0784BAC5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E84C133" w14:textId="7B3B2B20" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="15BB8EA6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F4CEEB" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="575C35B1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.3 A health and safety deficiency having a low potential for harm to the children in care was observed.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="544459E6" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0247A6A7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F2DA9D5" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="09FDC786" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65D91696" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="67DC1CBF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.4 A health and safety deficiency having a moderate potential for harm to the children in care was observed.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.6, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="2830FF40" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="05EEFD5C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0874B993" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="11D1114A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00FFE3BE" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="1C90F557" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.5 A health and safety deficiency was observed in the outdoor play area that poses a serious threat to the health, safety or well-being of the children. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D0B15C" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="3FB03BA0" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="0020D098" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="14011A37" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F5FEE91" w14:textId="27F257A6" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="3C7A775C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E500A83" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="4141CA77" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.6 Weather permitting, infants were not provided opportunities for outdoor time. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="10C34F24" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="66F81F8F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10C0902E" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="09576170" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46680077" w14:textId="128A6571" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="7841B4AA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.7 Fencing a minimum of 4 feet in height with at least two exits, with one being remote from the building, was not provided when required</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EE6A136" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="1FD2E721" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="0BBCD9B1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6 C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="095C2AE9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B24C170" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="57DF9CFF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1DD720" w14:textId="3E145CED" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...23 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="38B77B32" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="3896B9A1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">14.8 Children in the outdoor play area had access to a public road/street, laned public road/street, or road/street with a speed limit 25 miles per hour or greater or bordered a water hazard.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="39994C47" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C1ED4C3" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="2FE6E2D2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65D50897" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="47985247" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.9 The outdoor play area that required fencing was not safe and adequate in that [ ]. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="4D388233" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="627E20D5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A6DB6E1" w14:textId="171939DF" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="49101B81" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0DAB62" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="09FC0A4B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.10 The base of the fence in the outdoor play area was not at ground level and could allow inside or outside access by children or animals.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D7499AF" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="752B650C" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="25239E56" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5169ECED" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="547615DC" w14:textId="3DCDED30" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="1BBE722F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51318E42" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="742F30A4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.11 The fence in the outdoor play area had a build-up (e.g., leaves, soil) at the base on the play area side, causing the fence to be less than the minimum 4 feet in height. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="268E5233" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2CACD472" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02ECCBD4" w14:textId="201127BA" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="67B328EC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51543551" w14:textId="1516BB3D" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="5F35C3FE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">14.12 The family day care homes’ play activities were not suitable to the child(ren)’s age and development and/or </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00A71272" w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">14.12 The family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care homes’ play activities were not suitable to the child(ren)’s age and development and/or was inadequate for the number of children in care.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="77A6769D" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="063B7D8F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00D4237B" w14:textId="4D2DC384" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="7D5EE5D6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6561E54C" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="3CA44D6F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.13 The frame of the [ ] was not securely anchored in the ground or stationary by design</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. FDCH/LFCCH Handbook, Section 7.6, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="609C61D4" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="63E06C21" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438C0E76" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="334C8F72" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F13AB37" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="1B27E09B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.14 The play equipment was not safe and sanitary for the children to use in that [ ]. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="76E3C915" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5BD4673D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4786EEDE" w14:textId="6FB27A96" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="33A11551" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E869BFC" w14:textId="2484B096" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> connectors, and moving parts.</w:t>
+          <w:p w14:paraId="45BB8A69" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>14.15 There was no documentation, maintained for 12 months, that routine inspections were conducted at least monthly of all supports, above and below the ground, connectors, and moving parts.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1AC427" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="54A927E6" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="46B9AAA5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6C9B93C5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EE5F4A6" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="7E896D31" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7EE0C6" w14:textId="77777777" w:rsidR="007677A3" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="792EEF6D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.16 A resilient surface was not provided beneath and within the fall zone for</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E75B5F" w14:textId="7781CAB7" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...8 lines deleted...]
-            <w:r w:rsidR="007677A3" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="18A427E7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>[  ].</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...11 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="76127DAA" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="36AC1094" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B662D1" w14:textId="2D15D251" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="2780D804" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13F9ED54" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="14EBD737" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.17 The ground cover or other protective surface under the [ ] was not maintained.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.6, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="2885CD41" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="297BE984" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48C70D87" w14:textId="393230C9" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="0204CF11" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="175EE27D" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="0D8875BA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.18 The placement of [ ] did not allow for adequate distance/clearance from other equipment, fences and objects or other children in the area. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E23A536" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="4B1690CC" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="47191D0A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2945F72C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5597ACAE" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="11BA417A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36C86681" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="316E949A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.19 Sharp, broken and/or jagged edges were observed on the [ ] that pose a threat to the health, safety or well-being of the children in the play area. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41112DCB" w14:textId="77777777" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="71BF5543" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="7A47A305" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="178500FF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AF9B2C3" w14:textId="5586742C" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="7C280C4D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="584BDF38" w14:textId="6F0F8008" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="5924E5B8" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="276CE474" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>14.20 The equipment used in the outdoor play area was not constructed and maintained according to manufacturer’s recommendations, and/or to allow for water drainage or open containers for water play were not emptied.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.6, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1C84FAF4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="257AE4A7" w14:textId="22239E11" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="6483FBB8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A2A871" w14:textId="77807DC6" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="365CADD1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">14.21 Outdoor play areas and equipment were not inspected prior to usage for basic health and safety and/or problems noted were not corrected before used by children and/or daily inspection documentation was not maintained for 12 months. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="137A0652" w14:textId="77777777" w:rsidTr="006930C7">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, A and 7.6, N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6409D960" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F6C3390" w14:textId="15573A0B" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="349C15D1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEC68D2" w14:textId="54CB4C8F" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="62FDCF16" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.22 Guardrails or protective barriers, such as baby gates, were not provided at open sides of stairs, ramps, or other walking surfaces from which there is more than a 30-inch vertical distance to fall.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75031CEF" w14:textId="629C9426" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="057B4535" w14:textId="77777777" w:rsidTr="006930C7">
+          <w:p w14:paraId="3DFE68DE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1A4C908F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44257215" w14:textId="7F77C001" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="68E511B6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B967109" w14:textId="456D4F8C" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="36E56B27" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.23 An electrical device or apparatus accessible to children was located in a place that could be plugged into an electrical outlet while a person is in contact with a water source, such as a sink, tub, shower area, water table, or swimming pool.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w14:paraId="18CC9C32" w14:textId="77777777" w:rsidTr="006930C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="33D1BF6C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62FA9BC3" w14:textId="3A0ADF9A" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="06528C2E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8712" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="433664FA" w14:textId="47ECBD62" w:rsidR="00441C34" w:rsidRPr="00FB1C7B" w:rsidRDefault="00441C34" w:rsidP="00441C34">
+          <w:p w14:paraId="27D8661A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>14.24 The home had electrical outlet covers that were not in place.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7, E</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7, E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5436D716" w14:textId="77777777" w:rsidR="00380150" w:rsidRPr="00FB1C7B" w:rsidRDefault="00380150"/>
+    <w:p w14:paraId="10A9731F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="6300B9BD" w14:textId="77777777" w:rsidTr="006930C7">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7EAC5083" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B7CEF99" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00455F97">
+          <w:p w14:paraId="4FB21A6B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>15. Swimming Pools</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="28137D1D" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="130F478B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64DC6DF7" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="3399A308" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77739476" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00162DE3">
+          <w:p w14:paraId="2810440C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">15.1 The fence or barrier, separating the home from the swimming pool, did not meet the minimum requirement of four (4) feet in height, in the absence of an operable pool alarm. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="7442917F" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1295FC75" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="165A7D3B" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidDel="00D72018" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="4C386867" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidDel="00D72018" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2882F004" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="2B0A0725" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>15.2 The swimming pool fence or barrier was unlocked or had gaps or openings that could pose a threat to the health, safety or well-being of a child.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423E8A0B" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="6AA021F7" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="3AC0D41C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="69491EBC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54546FBB" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="1F02D685" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="464F4894" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00162DE3">
+          <w:p w14:paraId="4AEC60C4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">15.3 In the absence of a fence or barrier, the swimming pool alarm was found to be inoperable. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="32C96C3C" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="22E4203A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76551478" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00B20C57">
+          <w:p w14:paraId="352D02D7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38FF3CBA" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="0045062F">
+          <w:p w14:paraId="1AD2C534" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>15.4 A spa or hot tub did not have a fence or barrier with the minimum requirement of four (4) feet in height or was not covered with a safety cover that meets the requirements of Section 515.25(1), F.S., while children were in care.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.7, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="1E522C8A" w14:textId="77777777" w:rsidTr="00E161C2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1CD0F677" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5778D60D" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00B20C57">
+          <w:p w14:paraId="24B51DB9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B89A98" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00162DE3">
+          <w:p w14:paraId="53421514" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">15.5 The ladder or steps accessing the above ground swimming pool were not removed while children were in care. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320FAC4F" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00162DE3">
-[...17 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="17F088C4" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="292F760F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6FC3B720" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C31673A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+          <w:p w14:paraId="178C04FB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E51EA4B" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00162DE3">
+          <w:p w14:paraId="71A7CB2D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">15.6 Children in care had access to a water hazard or swimming pool, which posed an imminent threat to a child and which could or does result in death or serious harm to the health, safety or wellbeing of the child, in that ( ). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3796315D" w14:textId="19763BF2" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00162DE3">
+          <w:p w14:paraId="4D2A6DD1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="521E1B10" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, A - G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7C042E85" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="116C6ABB" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+          <w:p w14:paraId="42553C6A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07473738" w14:textId="1E2E6C36" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+          <w:p w14:paraId="5AFB76AA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">15.7 Children in care had access to a water hazard </w:t>
-[...22 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="31B25921" w14:textId="77777777" w:rsidTr="00E161C2">
+              <w:t xml:space="preserve">15.7 Children in care had access to a water hazard or swimming pool, in that ( ). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, C - E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="45D9475F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A45DDBC" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00B20C57">
+          <w:p w14:paraId="4779B18E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35582002" w14:textId="1C0D26BE" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+          <w:p w14:paraId="229D7D90" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t>15.8 A wading pool</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="10D0B4BC" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+              <w:t xml:space="preserve">15.8 A wading pool, or inflatable water slide with a landing area where water collects, was used by children in care. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE6C326" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="399697A5" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4FEC0017" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F2D42D" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+          <w:p w14:paraId="3B93D4B0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DEEEE1D" w14:textId="77777777" w:rsidR="008B6FE9" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00EF468C">
+          <w:p w14:paraId="31534139" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">15.9 </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="38F21183" w14:textId="5F377777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00EF468C">
+              <w:t xml:space="preserve">15.9 A swimming activity away from the home occurred in a pool exceeding three feet, or at a lake or beach, and a person with a certified lifeguard certification or equivalent was not present. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FA0704" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="0A1B9FDA" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2F6C4FEF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19ED59BC" w14:textId="4B73C319" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+          <w:p w14:paraId="2BCC51D1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41984854" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="004B48A3">
+          <w:p w14:paraId="586B8223" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>15.10 The home's swimming pool was not maintained by the use of chlorine or other suitable chemicals.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.7, G</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="52DC6EE4" w14:textId="77777777" w:rsidTr="00E161C2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2364D147" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B60B864" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidDel="006653CD" w:rsidRDefault="006930C7" w:rsidP="003B169E">
+          <w:p w14:paraId="694347C8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidDel="006653CD" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="388EA1A8" w14:textId="1766058D" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="004B48A3">
-[...23 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="798AB2D6" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="5525BA31" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>15.11 The home's swimming pool exceeded 3 feet in depth and no person who had current certification for a basic water safety course was present during swimming activities.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6D2B009D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5266B3E1" w14:textId="48D030C0" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="6DBD64B6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75EB0C70" w14:textId="2F7E3BDD" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="15CD84BE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>15.12 The home did not ensure the pool used had drain covers that are in compliance with the Virginia Graeme Baker Pool and Spa Safety Act.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="490FADC8" w14:textId="55492AF5" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="499E2256" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="086A32C9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1E383A92" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6227EFCC" w14:textId="7301E606" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="25C37EB3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE25909" w14:textId="40D61DE3" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="57E04FA6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>15.13 Swimming occurred in a swimming pool more than six feet in width, length, or diameter and a ring buoy and rope, a rescue tube, or a throwing line and a shepherd’s hook that will not conduct electricity was not available.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31273EBA" w14:textId="487E74A1" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="380E2E35" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="535C7D1A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="11A67E94" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79D41A36" w14:textId="364D0D78" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="6E2BAAA2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FE8A58" w14:textId="494AD6ED" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="00A71272">
+          <w:p w14:paraId="1C3E0084" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">15.14 The home provided a water activity using a swimming pool that exceeds six feet in width, length, or diameter and </w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="00A71272" w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">15.14 The home provided a water activity using a swimming pool that exceeds six feet in width, length, or diameter and child care personnel at the pool did not receive instruction on the proper use of a ring buoy and rope, a rescue tube, or a throwing line and a shepherd’s hook that will not conduct electricity. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2D0ABD44" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B52B734" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4B0BA5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>15.15 The documentation of instruction on the proper use of a ring buoy and rope, a rescue tube, or a throwing line and a shepherd’s hook was not maintained for 12 months.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.7, K</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.7, K</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D96F7E4" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00FB1C7B" w:rsidRDefault="00146DD6"/>
+    <w:p w14:paraId="100BAB27" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="8730"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="12E20150" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7F78D041" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44D74E42" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="2AB1BBA7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>16. Appropriate, Safe and Sanitary Bedding</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="164FC730" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="76C7FB2A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09F63DFB" w14:textId="199F7707" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="58DA3E9B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B48499" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="47A096DA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>16.1 The home had no designated area where each child can sit quietly or lie down to rest or nap</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. FDCH/LFCCH Handbook, Section 7.8, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="48EED04D" w14:textId="77777777" w:rsidTr="00E161C2">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="06C85C24" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A906181" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="70FB6F85" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7B60CD" w14:textId="77777777" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="78F2257E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.2 The bedding available was not safe and poses a threat to the health, safety or well-being of a child in care. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FF8DACD" w14:textId="08526863" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
-[...20 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="38DC4419" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="7C954D6D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, A, B and D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="58D32EF2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53EDEE31" w14:textId="15A60F8D" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="4F838933" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69D7B19A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="0433453E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.3 The bedding available for children in care was not sanitary. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C55F0D" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="74137BCD" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="3DF41B96" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="202AE3B1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E70BAA" w14:textId="1EAF5D0E" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="38BCD182" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB75A63" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="3EBE28AA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.4 Playpens, floor mats, play yards, or cots were used for children sleeping in the normal night time cycle. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="0A4F7832" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="05270177" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="406AB57E" w14:textId="4891AAD7" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="286DC04A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C17EA2" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="15769933" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.5 Floor mats available for children in care were not at least one inch thick. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12240138" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="60B907BF" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="01DFE37E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="32C777F0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C84ECD6" w14:textId="1753E242" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="446FD78C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="527EACD3" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="11ACF1DD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.6 Floor mats available for children in care were not covered with an impermeable surface. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="47EAD166" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="28FCB18A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="683FD7B4" w14:textId="081BC3E3" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="2951050F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7442F62B" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="243BE63E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.7 An air mattress or foam mattress was used for children when napping or sleeping. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="07B789B6" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="48D4ED30" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61D4303E" w14:textId="2C36A100" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="0133CCE2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="244BB6FB" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="3B47B419" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.8 A cot, bed, crib, mattress, playpen or floor mat was not available for all children who napped. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="150B59E1" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="61EE0AE6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FEF8719" w14:textId="46CB460E" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="2B9C2208" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131E861A" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="1FD24D59" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.9 Individual linens were not provided for each child using beds that were used by the family. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="2AE6E09A" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4C00BE8C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30B61E82" w14:textId="7F4B64BE" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00FE2A3E">
+          <w:p w14:paraId="042502E8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55BD41A9" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00B20C57">
+          <w:p w14:paraId="1AED4098" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.10 The operator failed to ensure that children in overnight care completed bedtime routines such as brushing teeth and washing face and hands. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588CC177" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00B20C57">
-[...9 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="44DA1FED" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="1AD3D78B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="294122C6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C7F670D" w14:textId="0A64CF2D" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="539ACC89" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A66E926" w14:textId="77777777" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="74A58F24" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.11 Children in care were observed to share personal items such as toothbrushes, towels and wash cloths. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56458A5E" w14:textId="50D870A9" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
-[...14 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="5A9923C0" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="0E713D16" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0C50F68A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6040652E" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="42DFDF18" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21768355" w14:textId="47E942F0" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="217E7B68" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>16.12 Cribs were used which did not meet current federal guidelines for construction regulations as outlined in Title 16, 1219, 1220 &amp; 1221 Code of Federal Regulations.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="1A37C5EB" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="031E3119" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="788D46E2" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="190EB0A0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11A3CA74" w14:textId="77777777" w:rsidR="00633AF7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
-[...21 lines deleted...]
-              <w:t>from a physician in the child’s record.</w:t>
+          <w:p w14:paraId="639AAF35" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>16.13 A napping or sleeping infant that is not capable of rolling over on their own was observed not positioned on their back and on a firm surface, or was swaddled, and the provider did not have written authorization for an alternate sleep position from a physician in the child’s record.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE53539" w14:textId="371A93C5" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
-[...17 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="32493967" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="4040703A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4DC87697" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57049490" w14:textId="586CB874" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="384E3F42" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65C42EED" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="2CDDA324" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>16.14 A minimum distance of 18 inches was not maintained around</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>each individual napping space.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.8, M</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="7D27CA21" w14:textId="77777777" w:rsidTr="00E161C2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4996F304" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="368435A5" w14:textId="5DED2270" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="1E7A68E2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090AC4AD" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="59165A66" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>16.15 A kitchen, bathroom, utility room, or garage area was used as napping space</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. FDCH/LFCCH Handbook, Section 7.8, L</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w14:paraId="5D20D8BC" w14:textId="77777777" w:rsidTr="00E161C2">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="53D27324" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7560480F" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7">
+          <w:p w14:paraId="3EF5B2E0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B95D77" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00B20C57">
+          <w:p w14:paraId="72DC0DB8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>16.16 A napping space was used which was under furniture, against furniture that may create a hazard, or</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>blocking exit routes.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27435501" w14:textId="77777777" w:rsidR="006930C7" w:rsidRPr="00FB1C7B" w:rsidRDefault="006930C7" w:rsidP="00B20C57">
-[...14 lines deleted...]
-      <w:tr w:rsidR="009024CA" w:rsidRPr="00FB1C7B" w14:paraId="4A8CB5F5" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="7F073D95" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="61FEE493" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54EF12C1" w14:textId="6D4F1CE5" w:rsidR="009024CA" w:rsidRPr="00FB1C7B" w:rsidRDefault="009024CA">
+          <w:p w14:paraId="4B980937" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72AF4F93" w14:textId="34580F06" w:rsidR="009024CA" w:rsidRPr="00FB1C7B" w:rsidRDefault="00156AC9" w:rsidP="00B20C57">
-[...15 lines deleted...]
-      <w:tr w:rsidR="00A71272" w:rsidRPr="00FB1C7B" w14:paraId="0A7AA151" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="22A6545B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">16.17 The operator did not have a written plan outlining sleeping arrangements for children in care. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1FBF8373" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4835D05D" w14:textId="6ED1DAE7" w:rsidR="00A71272" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E92B1C">
+          <w:p w14:paraId="0A93BA1E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53875953" w14:textId="06044C4B" w:rsidR="00A71272" w:rsidRPr="00FB1C7B" w:rsidRDefault="00A71272" w:rsidP="00A71272">
+          <w:p w14:paraId="6057B4CA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.18 A sleep sack used did not fit according to manufacturer’s recommendations, restricted the infant’s arms, or slid up around the infant’s face. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00E92B1C" w:rsidRPr="00FB1C7B" w14:paraId="0AB69067" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="714F4452" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="484B4511" w14:textId="19CD2A06" w:rsidR="00E92B1C" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E92B1C" w:rsidP="00E92B1C">
+          <w:p w14:paraId="112292FE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA5839B" w14:textId="5A858275" w:rsidR="00E92B1C" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E92B1C" w:rsidP="00E92B1C">
+          <w:p w14:paraId="766DE74C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">16.19 The bedding available was not sanitary and poses a threat to the health, safety or well-being of a child in care. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...3 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.8, A</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.8, A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55235D40" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00FB1C7B" w:rsidRDefault="00146DD6"/>
+    <w:p w14:paraId="08FCE56B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="059D2ADA" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5849B309" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2166F3A1" w14:textId="01B364EF" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00B20C57">
+          <w:p w14:paraId="68F9F570" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>17. Vermin/Pest Control</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="5D760199" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0DAC464C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EAFC4A0" w14:textId="0F1460D9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="1E6648F2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3817257D" w14:textId="5E087EB1" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="55093C3C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>17.1 There was evidence of rodents or vermin in the home.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B05ED85" w14:textId="41D2D286" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="1AFDF187" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="5E58BF35" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7C615479" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="088DF7F1" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="2511969F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="496D892E" w14:textId="71028EB0" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="2ECC1067" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>17.2 Pest control took place in rooms occupied by children.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A347F22" w14:textId="34609399" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="67D9DF0F" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="659E138F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="34136B69" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="569A7964" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="3CF2AC01" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F2FCD09" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="4D5178C0" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="44BD7A8E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6AAD1F08" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73BD8061" w14:textId="3F695777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00857E01">
+          <w:p w14:paraId="680C5C1B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">18. Toys, Furnishings, Equipment and Plumbing </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47F2EBEB" w14:textId="2290660D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00857E01">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="2E608B8B" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="3D366428" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2EB92FA6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C42ACD0" w14:textId="1BD42ECA" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="0E8C6135" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74EC53C4" w14:textId="26D6FFF0" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00857E01">
+          <w:p w14:paraId="3A79E5ED" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>18.1 All parts of the home, including furnishings, equipment and plumbing were not kept [ ].</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.10, A</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29568CDA" w14:textId="508B42E4" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00857E01">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10, A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71768D5C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.1.1. clean and sanitary </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78664A67" w14:textId="44676F50" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00857E01">
+          <w:p w14:paraId="6C1A0193" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.1.2. free from hazards </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07414F00" w14:textId="083BDC69" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00857E01">
+          <w:p w14:paraId="3CBB47AF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.1.3. in an orderly condition </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F8076F5" w14:textId="78CC1B07" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00857E01">
+          <w:p w14:paraId="77B9D1F9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>18.1.4 in good repair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="41E28BC6" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4D83E1FC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E73855" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="1165C641" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C68F742" w14:textId="61C2CF01" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="08736204" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>18.2 Furnishings, toys, equipment or plumbing were not clean, safe and maintained in good repair and pose a threat to the health, safety or well-being of the children in care.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.10, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="3069E0C2" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0AA800DF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="785D5C4E" w14:textId="3613B993" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="578152AB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30AB22FC" w14:textId="3056E513" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="174D46F6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.3 Toys, equipment and/or furnishings available to the children in care were not age appropriate in that [ ]. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="60CF81A7" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="24FAFC02" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F77F59F" w14:textId="2DC30D1A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="6A3612A6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3816CB4D" w14:textId="266469A6" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="37764784" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.4 The quantity of toys, equipment and/or furnishings suitable to each child’s age and development was inadequate for the number of children in care. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D820A3C" w14:textId="444B2F01" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="2D4B3BE6" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4FA26B4B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="339C86CF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C93A729" w14:textId="2EDA69F9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="4BA29172" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1780797C" w14:textId="2B182A25" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="36B2AF83" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.5 Toys, equipment and/or furnishings were not safe in that [ ]. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C13641" w14:textId="57C98CC2" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="5FC4F822" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="0003FA0D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="115FDC47" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8BBB8D" w14:textId="0C2052E5" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="16EC94FC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A6D84F" w14:textId="1F412019" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008B34DB">
+          <w:p w14:paraId="0D1C4A6C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.6 Toys, equipment and/or furnishings were not maintained in a sanitary condition and not cleaned and sanitized or disinfected immediately following exposure to bodily fluids. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00F048B0" w:rsidRPr="00FB1C7B" w14:paraId="7482F691" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="75FCCAEC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="153AF828" w14:textId="4F18E213" w:rsidR="00F048B0" w:rsidRPr="00FB1C7B" w:rsidRDefault="00F048B0" w:rsidP="008B34DB">
+          <w:p w14:paraId="2592531E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="124ECFB4" w14:textId="44D903AB" w:rsidR="00F048B0" w:rsidRPr="00FB1C7B" w:rsidRDefault="00F048B0" w:rsidP="008B34DB">
+          <w:p w14:paraId="798B7462" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">18.7 The home did not have a written routine schedule for cleaning, sanitizing and disinfecting equipment, materials, furnishings and play areas on a daily and/or weekly basis. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...3 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.10, C</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.10, C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3666FF34" w14:textId="77777777" w:rsidR="000E40B2" w:rsidRPr="00FB1C7B" w:rsidRDefault="000E40B2"/>
+    <w:p w14:paraId="7E01B6F1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="56CBD1D1" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="42F9AD61" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0210BA68" w14:textId="078F1282" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00401F3F">
+          <w:p w14:paraId="22D43B75" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>19. Smoke Detector, Fire Extinguisher, Telephone, Lighting, Temperature and Ventilation</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="27D6C483" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Sections 7.11 &amp; 7.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="24B868A9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1659667A" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00D548E9">
+          <w:p w14:paraId="7F7D2CB7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EBD12A2" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="00295774" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3680D986" w14:textId="68507F4D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="4D0CB111" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>19.1 Fire hazard(s), [ ], were observed in the home.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0825A926" w14:textId="1128AE8A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="06517D63" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="7AF1AE4B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.11, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="492C7F50" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="595AADD3" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00D548E9">
+          <w:p w14:paraId="5193E725" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06CB4F66" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="321768C8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B1A411" w14:textId="0D2DDE7A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00EF468C">
-[...14 lines deleted...]
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="471BA18A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>19.2 The home did not have an operable smoke detector.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79EFF9DD" w14:textId="2FA7EA08" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="5E1294B6" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="0A10FFA8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.11, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="34A5DD2B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DE39D45" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="4B1CEB24" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0536EF" w14:textId="37EC605D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00EF468C">
-[...14 lines deleted...]
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="2F759E11" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>19.3 The home did not have an operable fire extinguisher and/or fire extinguisher with a current certificate.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50155960" w14:textId="51B4F14A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...26 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="299F8CDD" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4E3DD1C9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.11, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3EBE4160" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D869C2E" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="5A228998" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60229449" w14:textId="04A8AD74" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00EF468C">
-[...17 lines deleted...]
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="7A05774A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>19.4 The home did not have an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t>operable</w:t>
             </w:r>
-            <w:r w:rsidR="00C26C2C" w:rsidRPr="002A5904">
+            <w:r w:rsidRPr="002A5904">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">telephone available during hours of operation. </w:t>
             </w:r>
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="0929160D" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.12, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="04609160" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3558F94C" w14:textId="5612E3C0" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="23DEE481" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31609F58" w14:textId="31EF4AE8" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="38F10088" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>19.5 Lighting in the home was not sufficient in that [ ].</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62CDB86D" w14:textId="052420D2" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="1DD30E9A" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="10AE28D1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.12, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="73B8C757" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DBBBC7E" w14:textId="2DB827D3" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="07B5D33D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="763AF853" w14:textId="6B6BD853" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00EF468C">
-[...14 lines deleted...]
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="657589F3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>19.6 The home did not have proper ventilation.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F557E17" w14:textId="4735F2E0" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="370FE5CF" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="693A115B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.12, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3E403CA7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7516E560" w14:textId="0CDC92C9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="12C45B68" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6A9CD9" w14:textId="416D6D9D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="11F34F92" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>19.7 Temperature in the home was not maintained between 65 and 82 degrees Fahrenheit.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.12, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="76EDAD45" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.12, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="24B32D5F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C4E67B7" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="27D6D741" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="41639761" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="20FAD0F6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55B1FA29" w14:textId="692C3F6E" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="08E053C8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>20. Nutritious Meals and Snacks Provided</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="370DFFEA" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, 7.13 and 7.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5D14F5C1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="854"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17CB38F9" w14:textId="04F7E74A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="512F34C6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5570E9" w14:textId="3AE690A8" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="1B086DBE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.1 Meals and snacks supplied by the operator were not of a quantity and/or quality to meet the daily nutritional needs of the children. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AD98D48" w14:textId="14E1E5F6" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="2F4A5C77" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="2D66D563" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, 7.14, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="103A34AC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="130E4FAD" w14:textId="11C36F3E" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="0824CF33" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49BFB46E" w14:textId="04B7F4FF" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="072D8217" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.2 Clean, sanitary drinking water was not available to children at all times. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27136D07" w14:textId="5E8CD341" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="7DC07D7B" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="77E4666C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="654C1AD8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E56D250" w14:textId="087792BB" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="240372A4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CF2B64" w14:textId="1C5FEEE1" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="3351D459" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.3 Meals and snacks supplied were not age appropriate and posed a choking hazard. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="196385A6" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, F.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="241E2C57" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="654FF502" w14:textId="3570B330" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="33AEB95F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47772CF6" w14:textId="0E45A557" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="510A3060" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.4 Documentation for a special diet ordered by the child’s physician did not include: [ ]. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...6 lines deleted...]
-          <w:p w14:paraId="4204AE09" w14:textId="01DFD752" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EEEBBEE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.4.1. a copy of the physician’s order</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489572D9" w14:textId="4AA14C7C" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="77AC3FE5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.4.2. a copy of the diet </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2863D808" w14:textId="7F8942D4" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="261C3B5D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.4.3. a sample meal plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="119740B6" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3A290479" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC6C087" w14:textId="3F96FFD8" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...7 lines deleted...]
-          <w:p w14:paraId="19D4CDC4" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="3497B902" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BA14C6E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A36300" w14:textId="55F5FA70" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="35FDF579" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.5 The special diet ordered by the child’s physician and was not maintained in the child’s file or as long as the child was in care. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13E6A010" w14:textId="463AB677" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="169C0FC4" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="6ABEF0CE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3EE63F53" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="204D1D27" w14:textId="1EE1DF48" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...7 lines deleted...]
-          <w:p w14:paraId="49642E1E" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="529D768A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DD96B23" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7087FBE8" w14:textId="2EC8BF31" w:rsidR="00EF468C" w:rsidRPr="00FB1C7B" w:rsidRDefault="008D5E9B" w:rsidP="007941E4">
-[...14 lines deleted...]
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="18F02A35" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>20.6 Child care personnel were notified by the custodial parent or guardian of a food allergy and the child's file did not contain written documentation.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E46363F" w14:textId="72B6F954" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="31DC338A" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="508FFCE8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="245D406F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="632319F2" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="22183456" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6222A5" w14:textId="340B4B7D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> notified by the custodial parent or guardian of the child’s food allergy.</w:t>
+          <w:p w14:paraId="159C9146" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>20.7 A child was given [ ] after child care personnel were notified by the custodial parent or guardian of the child’s food allergy.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A75106" w14:textId="40AFB290" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="46FB43E2" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="327DEF97" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0AA55C31" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3299934A" w14:textId="5A3F9084" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="287DAE3A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B44657" w14:textId="36CEB6D9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="7891C0FB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.8 Weekly meal and snack menus were not planned, written and available for review.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.14, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="4104C57A" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="19073BE6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="228DCB2C" w14:textId="5397FD1B" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="04CE72C9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B82E21" w14:textId="07D24F79" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> months.</w:t>
+          <w:p w14:paraId="7F163839" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>20.9 Meal and snack menus were not maintained for 12 months.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18CE64FC" w14:textId="20B97F0B" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="2471FDC4" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="1277CD2F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1B38A51E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC18054" w14:textId="1E3796AD" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="4591A665" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4664CF50" w14:textId="6BC05754" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="007941E4">
+          <w:p w14:paraId="7FA9413C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.10 Poisonous/toxic or cleaning products were not stored separately from food. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="28806BC4" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/ LFCCH Handbook, Section 7.13, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="722B61C1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20C21E12" w14:textId="08D5D6E5" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="67232F5C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52086E68" w14:textId="2E28FD2F" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="00C77482">
-[...20 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="0529E892" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4BDCD6DB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">20.11 The home’s refrigerator and/or freezer does not have an appropriate thermometer.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/ LFCCH Handbook, Section 7.13, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="520805E9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CF4CEF0" w14:textId="21873C33" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="05520CEC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B3A767" w14:textId="36A6BB30" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="37C66B1D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.12 A refrigerator was observed without a thermometer or with a thermometer showing a temperature reading greater than 41 degrees Fahrenheit. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="4C301BD9" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.13, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3DC7669E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056C77C2" w14:textId="3783A682" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="18D79556" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3D42E9" w14:textId="442B9E7C" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="2188C7FB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.13 A freezer was observed without a thermometer or with a thermometer showing a temperature reading greater than 0 degrees Fahrenheit. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3B04B3" w14:textId="348A3514" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="342C8FD1" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="176CA374" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.13, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6EA15ABB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="041E3C72" w14:textId="0EA1B9C1" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="25B88E32" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4825599E" w14:textId="24F46499" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="009D6916">
+          <w:p w14:paraId="3433E2FD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.14 Food containers were not stored above the floor on clean surfaces to protect from splash and other contamination. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17019E8F" w14:textId="2BE73CB2" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="009D6916">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="16F0133B" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4597E10C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.13, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7A262E23" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F2B1CE2" w14:textId="6D5FDB2E" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="3F229BD0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4093C27A" w14:textId="300F6307" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="2DC05959" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.15 Open packages of dried goods, perishable or leftover foods were not [ ].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5956D477" w14:textId="5143751A" w:rsidR="00814B5E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00814B5E" w:rsidP="00C77482">
-[...7 lines deleted...]
-          <w:p w14:paraId="72E2638A" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="47307C8E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.13, C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A272988" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.15.1. properly sealed or covered.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53FFC9DD" w14:textId="526A8939" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="3B7106FF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.15.2. properly stored.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="71F653C3" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="13F8FFDD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04CDDE4D" w14:textId="11686B26" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C77482">
+          <w:p w14:paraId="25C4FC30" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77282DDD" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00226682">
+          <w:p w14:paraId="110B8080" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.16 Food provided by parents/guardians was not properly stored and handled in a sanitary manner to prevent contamination or spoilage. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D5ED1D" w14:textId="5B746009" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00226682">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="468DC559" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="014D77C9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.13, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="09BAEE5E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B5E1801" w14:textId="6DE358F5" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="527C6A59" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53CBA535" w14:textId="1D69DD37" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...24 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="702E1E26" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="0A08ABFE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">20.17 Prepared bottles brought to the home were not properly refrigerated and used within 24 hours. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7E8513A3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="674E08AE" w14:textId="4E0278F0" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="63573D60" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E09337A" w14:textId="6DC1978A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="24DA72AE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.18 Breastmilk or formula was fed to the wrong child. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37AFD93F" w14:textId="7208B60B" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="429B1211" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="6B6E38C7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="05C38C23" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31EC6CE3" w14:textId="45D8AC22" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="524F6367" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A56D5F4" w14:textId="77777777" w:rsidR="00814B5E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="4AA544C1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.19 Parents of a child who received the wrong breastmilk or formula as well as the parents of child for whom the breastmilk or formula was intended were not notified immediately of the incident.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561A1B6D" w14:textId="2B370F68" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="631F77F7" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="414B6DE4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0D52F81D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C225CDD" w14:textId="24507B61" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="39E3D90E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6DA834" w14:textId="0867F682" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="750ACCB8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.20 An incident involving children being fed the wrong breastmilk or formula was not recorded on an accident/incident form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D514DB8" w14:textId="52DABE0A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="74AFC03B" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="3A5C987E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="68E3D703" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="013E7059" w14:textId="4DAF1F34" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="430517F3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB955BC" w14:textId="4D6AA2AF" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="35748D96" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.21 Solid food and/or cereal was fed to an infant under 4 months of age without authorization from a physician.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5368C08D" w14:textId="5D1AC771" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="18D96B11" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="536871D5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="371D4E08" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F9D20AC" w14:textId="524CF092" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="07BC77BE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67621217" w14:textId="4BC81BBA" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="644A6BD8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.22 Bottles and/or formula were heated in a microwave oven.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59FB4D82" w14:textId="385CE69B" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="046BB312" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="161823AC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1A6AEF28" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F2313E" w14:textId="6CB5F358" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="7A476CDB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7757F555" w14:textId="54BC00DF" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="2128199A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.23 Heated bottles and/or food was not tested prior to feeding in order to prevent injury.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.14, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="6524D172" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0CD4091F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B7AE451" w14:textId="1B455CCD" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="13658C94" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40663A30" w14:textId="50F36E3D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="39CEC256" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.24 A bottle was warmed more than once.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6495E2A5" w14:textId="2CD316FC" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="6D21E0E7" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4C023C67" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4E08750A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3329241F" w14:textId="3E9A08B6" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="3D6EAB9A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5B7EF2" w14:textId="2D95C729" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="59B9F568" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.25 Breastmilk and/or infant formula was not discarded within one hour after serving.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.14, I</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="1E67AD82" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7DF722AA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="725BAB79" w14:textId="364D0B1B" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="357EEDCE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41CE322D" w14:textId="2819D6C2" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="6175C443" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>20.26 Previously opened baby food jars were accepted at the center.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.14, K</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="73FE4D7F" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4B0C29B1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D00DA99" w14:textId="44AFCE3E" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="0CF9DC48" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A6F4F5" w14:textId="38DC559F" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
+          <w:p w14:paraId="688467D5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">20.27 Baby food was fed directly from the jar for more than one feeding. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64CEFE4A" w14:textId="71101BAA" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00195C42">
-[...9 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="76DBE836" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="3A9040A1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="020A723B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C59C56C" w14:textId="27880CA6" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="2CA856E6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF79355" w14:textId="0A5FACE7" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...3 lines deleted...]
-            <w:r w:rsidR="00901E58" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="511A8919" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">20.28 Manufacturer or parental instructions were not readily available, child care personnel did not obtain information from the World Health Organization’s Safe Preparation, Storage and Handling of Powdered Infant Formula Guidelines. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="710E6F29" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65CCF55B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02ED9F8C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">20.29 The home did not have written procedures and/or follow procedures for the preparation and storage of expressed breastmilk that ensures the health and safety of all infants. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="69B004B2" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51CB65AB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03081F93" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>20.30 Child care personnel working in the food preparation area did not use disposable gloves, utensils or similar items to prevent bare hand contact with ready-to-eat foods</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1665A567" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20B106A5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4258BA96" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">20.31 The home did not have documentation indicating the home’s well system meets the Department of Health requirements. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FAF3BE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.14, E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...118 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="03C4B3CB" w14:textId="77777777" w:rsidTr="00883C3D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6171378E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="239AC6AE" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="1BAA809B" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="5487310A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="291065F3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18AF6460" w14:textId="7C228EC1" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="601EF481" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4F6D2424" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. Hygiene and Sanitation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15 &amp; 7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="267D1D3A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69FD5910" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7523F231" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3784B9" w14:textId="1DBABDF1" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="008D5E9B" w:rsidP="007F7FF8">
-[...30 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="51D0B6CB" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="7F0F369C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">21.1 Child care personnel did not wash their hands with soap and running water and thoroughly dry after assisting a child with toileting or diapering or following personal hygiene procedures. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AF05C5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4B2B4D24" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="204E1951" w14:textId="32D138E5" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="28D6F890" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E38C21D" w14:textId="78D75F1E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5A0A7285" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.2 A child was observed to not wash their hands with soap and running water following personal hygiene procedures.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F2DF9B0" w14:textId="7C08F1FF" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...17 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="1237B50E" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="5DD839B9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7078519F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04A3B42B" w14:textId="1F8065A9" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="573B3D3C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="174376F8" w14:textId="5D040614" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="008D5E9B">
-[...26 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="16E8BD89" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="16A91ADD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>21.3 Child care personnel or children did not wash their hands immediately following outdoor play.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.16, C.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="30292334" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B11A006" w14:textId="1BC8CE47" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="52E02996" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDFE67C" w14:textId="309A06EB" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7CA83DD3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4548"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.4 A toilet and/or bath facility used by children was not easily accessible and at an appropriate height for use by the children. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E34B3F7" w14:textId="11212046" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5D58BBCA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4548"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="165758A6" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5A89C37D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39104C79" w14:textId="019E3105" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="35384E2B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="415288D0" w14:textId="77DB075F" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4C1B9E03" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.5 The platform or stool used by children was not safely constructed with an impervious surface that can be easily cleaned and sanitized or disinfected.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.15, C</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="67100793" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="29B2E736" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CE6EA08" w14:textId="2CCB3B46" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="721D698D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01AD0E73" w14:textId="068E8F70" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="6D672993" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.6 Running water was not available and within reach of children using the toileting facility. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="7E195FB2" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="17066563" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="204F9386" w14:textId="0BADB796" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4F5CD15E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27DB4C87" w14:textId="6D927A54" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="36D8D951" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.7 The toileting facility did not have: [ ], and within the reach of children. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DB433A" w14:textId="3762B9E7" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...12 lines deleted...]
-          <w:p w14:paraId="4567406C" w14:textId="71FB8474" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3815CDEB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378993E0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.7.1 paper towels or hand drying machines </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251F36DE" w14:textId="6DE54426" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="33FADA9B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.7.2 soap </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3988AF00" w14:textId="30E9D13F" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="39A14B2B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.7.3 trash receptacle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BAE705C" w14:textId="1727A24C" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7BCD88CF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.7.4 toilet paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="61ACE4CC" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6DC55110" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79D50D54" w14:textId="2268BB97" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="6B6C47ED" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6D3591" w14:textId="72138948" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="34103B72" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.8 Soiled items were not immediately placed in a plastic lined and securely covered container.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.15, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="064EAAF2" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="75FB2B99" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61C5E714" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="45C3CC0C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA1F2BC" w14:textId="2B345C6A" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="0377BE4E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.9 Soiled items were accessible to children.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="003EDA70" w14:textId="0CDB2833" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="3C014148" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="23CC76ED" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="42BC9B16" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB292ED" w14:textId="26F153A1" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3FC4940D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66BB56E3" w14:textId="6EC5C3A9" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7370A025" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.10 The container used for storage of soiled items was not emptied, cleaned and sanitized or disinfected daily.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.15, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="19152115" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="42A014CB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D89ED17" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="58966758" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F598A23" w14:textId="1BB0EE98" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="1D077855" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.11 Children's wet or soiled clothing or crib sheets were not promptly changed.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.15, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="5FB69659" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="74517F09" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3427B98B" w14:textId="1322196D" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="124A8744" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405A352B" w14:textId="2F315B83" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5033F52C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.12 Potty chairs were not cleaned and sanitized or disinfected after each use.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.15, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="39B78FCA" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5EFC42B7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38348D17" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7583653E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B92619C" w14:textId="29CDFEA3" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4CCFE7CB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.13 A potty chair was not cleaned and sanitized or disinfected after each use that poses a threat to the health, safety or well-being of the children in care.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.15, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="035F7712" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="68D52F99" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C235957" w14:textId="1E3622D5" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="0E985CDF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33273D17" w14:textId="663B883A" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="062F8A31" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.14 Single service paper or plastic plates, utensils, and/or cups were reused. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="1BFC0002" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3D6FEB1A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3059FC10" w14:textId="1DE3185D" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="558FEA74" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="265884D8" w14:textId="564293B1" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="0D22573C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.15 Plates, utensils, cups, bottles or sippy cups provided by the home that are not disposable were not washed, rinsed and sanitized between uses. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0727C6A3" w14:textId="328888B5" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="301E37F4" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="79794C45" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="325891A1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0873EE73" w14:textId="2C2A74DA" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="099B1DFD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628F578A" w14:textId="61691F59" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="1EDA28B6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.16 Bottles and/or sippy cups were not labeled with the child’s first and last name. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="15D7841F" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="29398EF6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5601F72B" w14:textId="73D18ED8" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="0AD79A38" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24741F0A" w14:textId="1184953E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="0C4409D3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">21.17 Bottles and sippy cups brought from home were not returned to the custodial parent or guardian daily. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="7FFA9284" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.15, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5713D124" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12B59D7B" w14:textId="4961ED24" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="202E4CC2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C673F77" w14:textId="05E7EB76" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="2B437CB4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>21.18 Hand hygiene procedures were not posted in food preparation, diapering, and toileting areas.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.16</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5214046F" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00FB1C7B" w:rsidRDefault="00146DD6"/>
+    <w:p w14:paraId="2E4B446C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="70EF7967" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6520217E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E0D2AE9" w14:textId="0F16CE53" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="0089425E">
+          <w:p w14:paraId="188C9DC2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Individually Labeled Towels and Wash Cloths </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF5D4C0" w14:textId="249BF4DB" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="0089425E">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="7FB7631E" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="658CC9A1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1171B4B5" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69909910" w14:textId="4CD35944" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="1CB1D038" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4CE343" w14:textId="10090091" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="6C8DA7F8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">22.1 Each child does not have an individually labeled towel and wash cloth for use. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="6C9A023E" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5747103B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1198D25A" w14:textId="631461B7" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="522E2E8A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECA72C1" w14:textId="51EABDF5" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="50BC331B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>22.2 Disposable towels were not discarded after each use.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A12876" w14:textId="1FE5A020" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...17 lines deleted...]
-      <w:tr w:rsidR="003126B9" w:rsidRPr="00FB1C7B" w14:paraId="44412E60" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="5F017DE1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2F764B17" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A005EB2" w14:textId="1FF5856B" w:rsidR="003126B9" w:rsidRPr="00FB1C7B" w:rsidRDefault="003126B9" w:rsidP="00FE7B58">
+          <w:p w14:paraId="5C468C10" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3D931A" w14:textId="6E23FFD6" w:rsidR="003126B9" w:rsidRPr="00FB1C7B" w:rsidRDefault="003126B9">
+          <w:p w14:paraId="1978197B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">22.3 Individually labeled towels or wash cloths were not washed at least once a week.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="16E65FF3" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6A2027FB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3616772A" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
-[...11 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="1DC303AF" w14:textId="77777777" w:rsidTr="003E3DC4">
+          <w:p w14:paraId="682B8F2A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="24C89E53" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38C2A1B9" w14:textId="6C795308" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="0089425E">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="74F980B3" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="6EAAAD56" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Diapering Area Clean and Sanitized </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7E0223A2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5866C256" w14:textId="290C2ED7" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="3F6EA726" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793A3A60" w14:textId="34B69CF5" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="130F4435" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.1 The surface of the diaper changing area was not impermeable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49DE6C9C" w14:textId="6402361B" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="3A8C029D" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4BB87234" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6808E5B1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A569202" w14:textId="536DC732" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="331DE986" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="162C3F7B" w14:textId="6F82A2FE" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008A1C91">
+          <w:p w14:paraId="1D949445" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">23.2 The diaper changing surface was not cleaned and sanitized or disinfected after each use. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="72FB699F" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7B63AAF7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED0CEC9" w14:textId="357FA1E1" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="3860B435" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B99B682" w14:textId="6C629112" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00F41673">
+          <w:p w14:paraId="70EE2739" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">23.3 The diaper changing area was not separated from the food preparation, service or feeding area. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="6A5F1615" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.18, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2E647724" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="293C5400" w14:textId="7C7210F9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="39A2D046" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61340F67" w14:textId="47D6CD60" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="361CE1BA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">23.4 Items unrelated to diaper changing were stored in the diaper changing area or placed </w:t>
             </w:r>
             <w:r w:rsidRPr="008577EE">
-              <w:t xml:space="preserve">on </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00E1787D" w:rsidRPr="002A5904">
+              <w:t>on or under</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A5904">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">the diaper changing table. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A6F4963" w14:textId="19FEDB69" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="30DBC07E" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="0D0C5D50" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.18, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="079B9FBA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="737D8171" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
-[...11 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="3E5DA4F8" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="5F3B78F1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7F67228D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0089B7D2" w14:textId="42A77941" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00B92369">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="1C636922" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="784B64CE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. First Aid Kit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="150367F3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B1D4EDA" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="32A574D5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E66E4C7" w14:textId="0CB2B9C6" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00F41673">
+          <w:p w14:paraId="107FE1BA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">24.1 The home did not have a first aid kit available on the premises at all times. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="1E0C5035" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7BC31C84" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A7A4523" w14:textId="4EF974FB" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00C26C2C">
+          <w:p w14:paraId="3EB7A4C7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287B522D" w14:textId="50BBD991" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="008D5E9B" w:rsidP="00901E58">
+          <w:p w14:paraId="2639356B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24.2 Child care personnel</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">24.2 Child care personnel did not maintain a first aid kit on an activity away from the home. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6FFEC0CA" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0729DB35" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCB3F6B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> did not maintain a first aid kit on an activity away from</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DE4DA8" w:rsidRPr="00FB1C7B">
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>24.3 The first aid kit was not accessible to child care personnel.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> home. </w:t>
-[...66 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B27DF53" w14:textId="475F3EE4" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008A0DAA">
+          <w:p w14:paraId="6F4CCA6E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="22771404" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3053866F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C8EEDCD" w14:textId="4D5E7FBA" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="1B36F5B4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F31E596" w14:textId="103B7BD9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00F57694">
+          <w:p w14:paraId="267CB8A8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">24.4 The first aid kit was </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>within reach</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">of children. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62459522" w14:textId="42324FF3" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00F57694">
+          <w:p w14:paraId="19C4DCB3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="75B6D84C" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4C11585C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52135825" w14:textId="3D56EAB9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="0F592E23" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB05865" w14:textId="1C812895" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00B02649">
+          <w:p w14:paraId="6B4BB813" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>24.5 The home's first aid kit did not include: [ ].</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2955CA" w14:textId="6BD37805" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00B02649">
-[...12 lines deleted...]
-          <w:p w14:paraId="0BCCF1C4" w14:textId="7ECDF8D7" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00B02649">
+          <w:p w14:paraId="52E1960E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33467951" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24.5.1. soap</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003859DE" w:rsidRPr="00FB1C7B">
+              <w:t>24.5.1. soap and hand sanitizer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A8F749" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and hand sanitizer</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>24.5.2. adhesive bandages</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2383B6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24.5.2. adhesive bandages</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">24.5.3. disposable non-porous gloves </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F80AEEF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">24.5.3. disposable non-porous gloves </w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">24.5.4. cotton balls or applicators </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C41484" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">24.5.4. cotton balls or applicators </w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>24.5.5. sterile gauze pads or rolls</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B53D203" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">24.5.5. sterile gauze pads </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003859DE" w:rsidRPr="00FB1C7B">
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>or</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>24.5.6. adhesive tape</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49AC908F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rolls</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">24.5.7. thermometer </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C32A51F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24.5.6. adhesive tape</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">24.5.8. tweezers </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF59B09" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">24.5.7. thermometer </w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">24.5.9. pre-moistened wipes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12497D04" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">24.5.8. tweezers </w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>24.5.10. scissors</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284DC6A4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">24.5.9. pre-moistened wipes </w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>24.5.11. bottled water</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACA404B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24.5.10. scissors</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>24.5.12. a current First Aid &amp; CPR resource guide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="4105E4ED" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="22F48EEF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01B4A9A2" w14:textId="4A77811D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="50779677" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62B64BE0" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="16D4334B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>24.6 The home's first aid kit was not clearly labeled "First Aid".</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ADC506C" w14:textId="68C2E036" w:rsidR="00814B5E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00814B5E" w:rsidP="00256EDC">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="64A90F15" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="65C0727A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="23152C06" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25345B8E" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
-[...11 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="03F0E7F0" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="1B1C2DC9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="753E5BD2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CCB7268" w14:textId="35A46C81" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
-[...17 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="11511C63" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="7E4697E6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. Emergency Information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="03DB4A1F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DC3CED4" w14:textId="65A1216E" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="74557E7F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE5A210" w14:textId="52F16805" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="0EE2CE0B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>25.1 The home's posted emergency information did not include the following: [ ].</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.20, A</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3086FC35" w14:textId="63FA08E4" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0731DF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.1.1. 911/emergency services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4586402A" w14:textId="0A7A6F34" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="6511027D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25.1.2. ambulance phone number </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A586CF7" w14:textId="6B4F1514" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="58996461" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25.1.3. fire Department phone number </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D59142D" w14:textId="19CC221C" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="0FACB775" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25.1.4. police phone number </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D67D106" w14:textId="46A4B51B" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="7006AB4A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.1.5. Poison Control Center phone number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32CAA261" w14:textId="0EC6D9A5" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="4AE62108" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25.1.6. Florida Abuse Hotline </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C43CDB" w14:textId="53A386C7" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="798E0027" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.1.7. County Public Health Unit phone number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D5F5A53" w14:textId="2F35D2F9" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="57A8C69C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">25.1.8. the home's address </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1907E8" w14:textId="66CB7C75" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="00D844FD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25.1.9. directions to the home, including major intersections and local landmarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="1FB63526" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3B72D507" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="684867CC" w14:textId="718C6860" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="0EB74130" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC2FED0" w14:textId="6D30A9EE" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="274C76B5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>25.2 Emergency information/telephone numbers were not posted on or near all telephones in the home.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.20, A</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="74447231" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5AA2BD74" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C8F238" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
+          <w:p w14:paraId="3F634057" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBBA4FA" w14:textId="4E1AA70D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="008D5E9B" w:rsidP="00256EDC">
-[...14 lines deleted...]
-            <w:r w:rsidR="00883C3D" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="5DA8186E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>25.3 Child care personnel failed to immediately call 911 or other emergency numbers to meet the needs of a child in an emergency.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06012065" w14:textId="06D2455D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00256EDC">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="6BED1D6D" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="14BE111A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="035AC7AD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5852DE3F" w14:textId="328D2EE6" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="304AEF05" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67537010" w14:textId="3108F850" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...30 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="2676B294" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="45C07187" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>25.4 The operator did not have a written plan for reporting and managing any incident or unusual occurrence that is threatening to the health, safety, or welfare of the children or child care personnel to the licensing authority.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D0124D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="27E505BE" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2202A55C" w14:textId="018F598E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4CAAF810" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8E76F6" w14:textId="402ADB58" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...23 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="099DF39B" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="55FB61D5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">25.5 The operator failed to notify the licensing authority of an incident or unusual occurrence that was threatening to the health, safety, or welfare of the children or child care personnel.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="168CC03A" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57542781" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="181A09F1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="527C6790" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="334888F1" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="39FC13B4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7ED66B73" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4246DAE6" w14:textId="542CBC46" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="7AEA2AD6" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="30B730C3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Emergency Procedures and Notification </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="72044B5D" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047AE416" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="02E506FA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="798CE393" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="27496363" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0383F5" w14:textId="54EE3795" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="008D5E9B" w:rsidP="007F7FF8">
+          <w:p w14:paraId="45769A25" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t>26.1 Child care personnel</w:t>
-[...19 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="60C88CA3" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve">26.1 Child care personnel failed to immediately notify the custodial parents or legal guardian of a serious illness, accident, injury or emergency involving their child.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, C and 2.4.3, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="125E2EB4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6440D93E" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="29CC2B65" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DB0AAC" w14:textId="00DF1B38" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...15 lines deleted...]
-          <w:p w14:paraId="3C353895" w14:textId="175541FC" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="18A977DE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">26.2 Child care personnel failed to follow the instructions provided by the custodial parent or legal guardian regarding action to be taken in the event of a serious illness, accident, injury, or emergency involving their child. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38683FA3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="1ADB5603" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, C and 2.4.3, B &amp; C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="35D46F02" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B0A4DE" w14:textId="6D4D097D" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="423264BD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="200EDD6F" w14:textId="77777777" w:rsidR="008D5E9B" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="008D5E9B">
-[...30 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="1B396D2B" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="224F8D17" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">26.3 Child care personnel failed to contact persons designated by the custodial parent or legal guardian to be contacted in the event that the custodial parent or legal guardian could not be reached.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60E46A72" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="261CAEB2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1209A75D" w14:textId="3F71FBBE" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="31B3602B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17664F2A" w14:textId="061F27A3" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="497D0D30" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">26.4 </w:t>
-[...5 lines deleted...]
-              <w:t>Child care personnel</w:t>
+              <w:t>26.4 Child care personnel</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>failed to document an accident, incident or</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">an observed health related sign or symptom on the day it occurred. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AF7B076" w14:textId="0F16DB19" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...17 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="49FFF883" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="5D6FD3C9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="79D3E6F7" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C140D3" w14:textId="12D38144" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3566B2FD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41E0BFE9" w14:textId="6375A222" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3FED62F6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26.5 Documentation of an accident/ incident or an observed health related sign or symptom was insufficient in that it did not include the: [ ]. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="662F1EA4" w14:textId="1EF783D4" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...12 lines deleted...]
-          <w:p w14:paraId="38B760FB" w14:textId="69E2954E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="10FA430C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BEAE85E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26.5.1. name of the affected party</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E104A22" w14:textId="309AA9E7" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="2DE14327" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26.5.2. date and time of occurrence </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F8E91A" w14:textId="772EA5AC" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="35DA0350" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26.5.3. description of occurrence </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4513298A" w14:textId="53F87BF6" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="07BDED3B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26.5.4. actions taken </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B2D7B97" w14:textId="066ECBD0" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="1C42A9C2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26.5.5. signature of operator </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AEAFBE9" w14:textId="4BE06CB3" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4477293B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26.5.6. signature of custodial parent or legal guardian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53CF125A" w14:textId="3418D26C" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="2A75874A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>26.5.7. signature of the individual authorized to pick up child</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="7CA8C753" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="10DBC665" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63BC5A73" w14:textId="5712CDFE" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...7 lines deleted...]
-          <w:p w14:paraId="4BE6E73C" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="002A5904">
+          <w:p w14:paraId="51507DB4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17F3327E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7441D37E" w14:textId="64EAC305" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="67E4C5EA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">26.6 The operator failed to maintain records of an accident, incident, </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">or an observed health related sign or symptom for </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>one year.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C5B7BCA" w14:textId="65FF5353" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="50F1BAAD" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="4E89A069" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="71A145ED" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED77ED7" w14:textId="07755D46" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5A56D9E5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="077FE7F1" w14:textId="2885C015" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="008D5E9B">
-[...26 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="5832BC16" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="50F211CA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">26.7 Child care personnel failed to provide a copy of the accident or incident form to the individual authorized to pick up the child on the date of occurrence.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.20, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6F2BBBF6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06B7E758" w14:textId="2B715BE5" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="003E3DC4" w:rsidP="007F7FF8">
-[...11 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="18619227" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="5304833E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1077CDDC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03C55172" w14:textId="46582749" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7BD6AF6B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">27. Fire Drills/Emergency Preparedness </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FCD772B" w14:textId="6AA62AD0" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="31D87211" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="7614A12A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.21 &amp; 7.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2D0EDAE2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D9EC477" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5F211F4D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE3EB9C" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="14BAB786" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68D2AC77" w14:textId="6B0A4DA6" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5A1F4E65" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">27.1 During the licensure year, the operator failed to conduct monthly fire drills </w:t>
-[...5 lines deleted...]
-              <w:t>a</w:t>
+              <w:t>27.1 During the licensure year, the operator failed to conduct monthly fire drills utilizing the approved fire alarm system or smoke detector a</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">t various dates and times when children are in care. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="752F478A" w14:textId="1A8D46D9" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7E0F53CD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="6161EB0A" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.21, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="65D86EAC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36E1EFBF" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="2DEFC9DF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B73A65" w14:textId="77AB914A" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="63204B93" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27.2 Fire drills during the licensure year did not include the following: [ ]. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5447FD85" w14:textId="6BC30113" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="69001EE4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...6 lines deleted...]
-          <w:p w14:paraId="68D5C66F" w14:textId="51B7E2D6" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.21, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44ADFE86" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.2.1. napping/sleeping times</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2A7879" w14:textId="2FD5C830" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="620A3185" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27.2.2. one drill using alternate evacuation routes </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="345CA63B" w14:textId="05A6266D" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3C1AA929" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.2.3. one in the presence of the licensing authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="0C9F2D91" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="649F2C24" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A32FA5B" w14:textId="3C87EB4C" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3B1AA216" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00BB5139" w14:textId="38F21460" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="07C90B86" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.3 The written record of fire drills was missing the following: [ ].</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D27BB38" w14:textId="7EBE3C0E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...12 lines deleted...]
-          <w:p w14:paraId="68462012" w14:textId="5812F1F0" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="46CBCBE0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.21, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1359330F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.3.1. date &amp; time of the drill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="654937E1" w14:textId="2F0BC827" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="60088264" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27.3.2. number of children in attendance </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44F19319" w14:textId="105185BE" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="417F1C28" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.3.3. evacuation route used</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02A4F031" w14:textId="4E2BBC0E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4467FE9A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:strike/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.3.4. time taken to evacuate the home</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="07366260" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="65ADA54E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1640E7A0" w14:textId="455A842C" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="496D44E2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5302A32A" w14:textId="472DA758" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7FF869D7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">27.4 The operator did not maintain and make available the record of fire drills for a minimum of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A32BCA" w:rsidRPr="00FB1C7B">
+              <w:t>27.4 The operator did not maintain and make available the record of fire drills for a minimum of 12 months from the date of the drill.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780151D7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.21, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3D475D66" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51AB9972" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2A8AC6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12 months</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>27.5 The operator did not have a written emergency preparedness plan</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> from the date of the drill.</w:t>
-[...20 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="44E07632" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E1A9808" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.22, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2F22821F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67AF7973" w14:textId="3C8D635A" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="75D6DA82" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D32D62" w14:textId="20E1BBE8" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4E899FDE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t>27.5 The operator did not have a written emergency preparedness plan</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>27.6 The operator’s emergency preparedness plan was incomplete in that it did not include: [ ].  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.22, A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C6DE32" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>27.6.1. include procedures to be taken by the home during a fire, lockdown and inclement weather</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3846CFC6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">27.6.2. include procedures to facilitate parent/guardian reunification </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9DADD5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...21 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="0EC5C7C9" w14:textId="77777777" w:rsidTr="00883C3D">
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>27.6.3. description of how the home will meet the needs of all children, including children with special needs, during and following an emergency event.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="00D496A9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D2BE6E7" w14:textId="17294598" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="59E6AC83" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284615F1" w14:textId="0930FA8B" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...89 lines deleted...]
-          <w:p w14:paraId="6710480A" w14:textId="1FFA110B" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="017501D9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27.7 During the home’s licensure year, the operator failed to conduct a minimum of one drill for each procedure outlined in the emergency preparedness plan. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="19F5BEE2" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.22, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="226B97B1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3829052B" w14:textId="4D99F92A" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="76A4870B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18B818CB" w14:textId="3D79B5C8" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="20DD986F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">27.8 The operator did not maintain and make available the records of emergency preparedness drills for </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> from the date of the drill.</w:t>
+              <w:t>27.8 The operator did not maintain and make available the records of emergency preparedness drills for 12 months from the date of the drill.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="699BD2E0" w14:textId="42676330" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="702DA6F9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="6F42E846" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.22, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="26D138D6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="770DCBF3" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="14A7373F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D85642B" w14:textId="28E8A72F" w:rsidR="00C65B47" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...49 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="5F3A33FA" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="6DFF2C79" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">27.9 Child care personnel failed to possess a current attendance record and parent contact information during a fire drill, emergency preparedness drill or an actual emergency to account for all children. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715A0DD3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.21, D and 7.22, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1800E525" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="455CA86F" w14:textId="26F89DEC" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="437E33D9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB67747" w14:textId="295AB67A" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="5B97D7F5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>27.10 The written record of the emergency preparedness drills was missing the following: [ ]</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...6 lines deleted...]
-          <w:p w14:paraId="090AA72D" w14:textId="4A36EDEB" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.22, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B44C0D2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">27.10.1. type of drill </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78BC2EA7" w14:textId="42F66D9E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="47A62AEE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.10.2. date of the drill</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6656BD8B" w14:textId="37E69B01" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4CC9C301" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.10.3. number of children in attendance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B26785" w14:textId="27F013B0" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="734ACF55" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>27.10.4. time taken for all individuals to complete the drill</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="4D639102" w14:textId="77777777" w:rsidTr="00883C3D">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5A623F2C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4229CC14" w14:textId="2ACF1C29" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="75637A41" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5886ED9C" w14:textId="0C0B21A8" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="04560A33" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>27.11 The operator failed to notify the licensing authority</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>as to their operational status, within 24 hours following a fire or natural disaster.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B566B6A" w14:textId="4E5A5980" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="73D2004B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00901E58" w:rsidRPr="00FB1C7B" w14:paraId="01EDC938" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0C4B4F4B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F2C19E3" w14:textId="27FD8DE0" w:rsidR="00901E58" w:rsidRPr="00FB1C7B" w:rsidRDefault="00901E58" w:rsidP="007F7FF8">
+          <w:p w14:paraId="061E53A1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59EA05CF" w14:textId="5A37D9F2" w:rsidR="00901E58" w:rsidRPr="00FB1C7B" w:rsidRDefault="00901E58" w:rsidP="007F7FF8">
-[...21 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="19B4906F" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="547AF664" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">27.12 An alternate power source was used by the home, was not installed and maintained in accordance with manufacturer’s instructions, and/or did not comply with the Florida Building Code or Florida Fire Prevention Code 69A-60, F.A.C.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.22, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="350AFE0E" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="552C25D7" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...11 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="741F3ED2" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="402DB87A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6E07BE61" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F4C7B34" w14:textId="1DB58E3E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...14 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="1A76792E" w14:textId="77777777" w:rsidTr="00883C3D">
+          <w:p w14:paraId="01C141D8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">28. Communicable Disease Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="31549844" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1405F248" w14:textId="667817ED" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3A1F70F3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="432C6DA0" w14:textId="07203EA8" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="633CDF6F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28.1 The operator</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:strike/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">did not have an isolation area designated for the care of an ill child. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> FDCH/LFCCH Handbook, Section 7.23, B</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="3502D36C" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7C33DAAC" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6160E1FC" w14:textId="283AC06E" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="1562349C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCA6579" w14:textId="3218F2C4" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="7388F838" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28.2 A child suspected of having a communicable disease or a fever of 101 degrees Fahrenheit or higher, in conjunction with other sig</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003150A1" w:rsidRPr="00FB1C7B">
+              <w:t>28.2 A child suspected of having a communicable disease or a fever of 101 degrees Fahrenheit or higher, in conjunction with other signs of illness was not placed in isolation or removed from the home.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A77B58" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ns of illness was not placed in</w:t>
-[...26 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="59FE1D25" w14:textId="77777777" w:rsidTr="00883C3D">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4FD56F22" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C27122" w14:textId="70F513ED" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="6C58F46A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="340"/>
                 <w:tab w:val="center" w:pos="432"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C7B04CF" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="2BA57122" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="340"/>
                 <w:tab w:val="center" w:pos="432"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267462C6" w14:textId="427B3E18" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="04F1EB1D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:strike/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">28.3 Linens were not changed and/or disposables items thrown away after each use by an ill child. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="42B70F9D" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="420D2671" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="152A7561" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4A153CA6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="340"/>
                 <w:tab w:val="center" w:pos="432"/>
               </w:tabs>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED65E63" w14:textId="0C5DB5CC" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="2BC48938" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.4 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008D5E9B" w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">28.4 Child care personnel failed to report the ill child’s signs and symptoms of illness to the child's custodial parents or legal guardian. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD0E5D0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Child care personnel</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB1C7B">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="028DF832" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D889AA4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CA13409" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F56086C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> failed to report the ill child’s signs and symptoms of illness to the child's custodial parents or legal guardian. </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="51F9266C" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve">28.5 A child, child care personnel or other person </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">suspected to be contributing to transmission of the illness, is not adequately immunized when there is an outbreak of a vaccine-preventable disease, or the circulating pathogen poses an increased risk to the individual </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was permitted to return to the family </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> care home without medical authorization or the signs and symptoms of the disease were still present. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, C.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3F372890" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18F6ED15" w14:textId="050A4E62" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...7 lines deleted...]
-          <w:p w14:paraId="53F1EF42" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="1B774B4A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="293ADB3B" w14:textId="246DA877" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="4A902768" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28.5 A child</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E57BD" w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">28.6 A child identified as having head lice was permitted to return to the home before treatment occurred and was verified. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1744A33D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...43 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="30169309" w14:textId="77777777" w:rsidTr="00883C3D">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, C.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="466DEC72" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C50FD8E" w14:textId="776DACA3" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="421BE824" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1C1702" w14:textId="4CD09BAC" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...54 lines deleted...]
-          <w:p w14:paraId="3386B77E" w14:textId="294E2985" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="43A58006" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28.7 The operator failed to treat areas, equipment, toys or furnishings with which a child with lice had contact</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5118B7D8" w14:textId="07EC3384" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="3F2D42F1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="6A1266D4" w14:textId="77777777" w:rsidTr="00883C3D">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, C.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="66A8652C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BC5D64A" w14:textId="14E1F7BB" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="0214A38A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBABDDB" w14:textId="25274971" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
+          <w:p w14:paraId="6CD29B9A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28.8 Operator, substitute,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008D5E9B" w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">28.8 Operator, substitute, volunteer, or household member suspected of having a communicable disease or a fever of 101 degrees Fahrenheit or higher, in conjunction with any other signs of illness, did not leave the areas of the home occupied by children. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23, C.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6238C022" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="653E2E10" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D79F6EE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> volunteer,</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or household member suspected of having a communicable disease or a fever of 101 degrees Fahrenheit or higher, in conjunction with any other signs of illness, did not leave the areas of the home occupied by children. </w:t>
-[...16 lines deleted...]
-      <w:tr w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w14:paraId="628821C9" w14:textId="77777777" w:rsidTr="00883C3D">
+              <w:t xml:space="preserve">28.9 The operator failed to report a suspected communicable disease outbreak for two or more children or adults within 72 hours to the local county health department and failed to follow the direction given. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B02B724" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0B101897" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="144EBFF0" w14:textId="77777777" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="362FD376" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C260D5D" w14:textId="35434838" w:rsidR="007F7FF8" w:rsidRPr="00FB1C7B" w:rsidRDefault="007F7FF8" w:rsidP="007F7FF8">
-[...3 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+          <w:p w14:paraId="63D01A0D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">28.10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>The home did not have a written exposure plan regarding safety precautions for exposure to blood and potentially infectious fluids.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418449CD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.9 The operator failed to report a suspected communicable disease outbreak for two or more children or adults within 72 hours to the local county health department and failed to follow the direction given. </w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2486D449" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038C078A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E09F2D4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...31 lines deleted...]
-            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">28.11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>The home does not have documentation for all child care personnel on the required annual refresher education of the home’s exposure plan.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB5839C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">28.10 </w:t>
-[...89 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 7.23</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B850F1D" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00FB1C7B" w:rsidRDefault="00146DD6"/>
+    <w:p w14:paraId="638ABB7A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="0BA37D3C" w14:textId="77777777" w:rsidTr="00E161C2">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2D7E42AA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="009267C4" w14:textId="277E1600" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00A54938">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="56222CFD" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="5C4711AF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">29. Medication </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4E46B3C1" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="422740A6" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="5FD0304C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C925DB8" w14:textId="5904577D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="50D9CAD2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">29.1 A prescription or non-prescription medication, specifically [ ], was dispensed without written authorization from the custodial parent or legal guardian. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="2A5CD4A3" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, A and L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0CFDF73C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38FBEAF6" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="096AC84F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3371A893" w14:textId="70C394EB" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D">
+          <w:p w14:paraId="60934654" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">29.2 Written directions on the prescription label, manufacturer’s label or from the child’s doctor for dispensing prescription or non-prescription medication were not followed in that [ ]. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="4102406F" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, E and L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="3CD2AEB2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AC48BC7" w14:textId="6D7BB101" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="06026FCC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21331D92" w14:textId="424E3A57" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C55059">
+          <w:p w14:paraId="2687A506" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">29.3 Prescription or nonprescription medication provided for a child was not dispensed when needed in that [ ]. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="50F66C00" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5B3B8228" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7698B49E" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="7984C27F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B56120D" w14:textId="5E5E6BA6" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C55059">
+          <w:p w14:paraId="75266830" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">29.4 A child was given the wrong medication in that [ ]. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FFF51EB" w14:textId="7EDF55A4" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C55059">
+          <w:p w14:paraId="5D77E28F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="0D6CA432" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="25014C24" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DFEFFD7" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="14FD1C30" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA9C161" w14:textId="531C5602" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C55059">
-[...35 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="24C66AE2" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="4D2F273E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">29.5 Written directions on the prescription label were not followed in that [ ] or a child was given the wrong medication, which posed an imminent threat and could or did result in death or serious harm to the health, safety, or well- being. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, A and E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="127057C3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E133FE1" w14:textId="6F239A0C" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="3DD2DA05" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295453A9" w14:textId="65C10845" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008A25F8">
+          <w:p w14:paraId="5D02BC98" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">29.6 A medication, [ ], was brought to the home by the custodial parent or legal guardian not in its original container. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13865DBA" w14:textId="6FA1B2C6" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="008A25F8">
+          <w:p w14:paraId="4D09F7B2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="68F6101E" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0D4DA8E4" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AF194A5" w14:textId="43D9C18F" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00FE7B58">
+          <w:p w14:paraId="7AE37D1F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00E07010" w14:textId="478BBBE7" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00C55059">
+          <w:p w14:paraId="044411B1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>29.7 The label on prescription medication did not include the required information in that [ ]</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>. FDCH/LFCCH Handbook, Section 7.24, D</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D37BB6D" w14:textId="07FB301C" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="003D5E2D">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4267577E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>29.7.1 physician</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00045FC1" w:rsidRPr="00FB1C7B">
+              <w:t>29.7.1 physician/pharmacy name and/or contact information was missing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11944C5A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/pharmacy</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> name</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00045FC1" w:rsidRPr="00FB1C7B">
+              <w:t>29.7.2 the child’s name was missing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0141C86E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and/or contact information</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> was missing.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E1E257C" w14:textId="14DF416D" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="003D5E2D">
+              <w:t>29.7.3 the name of the medication was missing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53B2CC1F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>29.7.2 the child’s name was missing.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0590BFAC" w14:textId="1946389E" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="003D5E2D">
+              <w:t>29.7.4 directions for the medication were missing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5293DF95" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7754F9C8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FF6E63" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>29.8 All medication</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">did not have child resistant caps, if applicable. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3A81D7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2B17BCC3" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DF5461A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="158F074C" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">29.9 Medication was not stored in a locked area or inaccessible and out of a child’s reach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5A861E37" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B149A0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54624F39" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">29.10 Medication which had expired or was no longer being administered was not returned to the custodial parent or legal guardian or discarded if the child is no longer enrolled. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="20B1BBD6" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6641FC05" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6E3611" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>29.11 Child care personnel administering medication did not have documentation of education on proper administration procedures.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1CF361" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1C35977B" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D7FD449" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFFE2AB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>29.12 Child care personnel did not ensure sun safety.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A76E0B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="003C592B" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F010A59" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F6C8CD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">29.13 Additional documentation describing the symptoms that would require the prescription and/or non-prescription medication used on an “as needed” basis to be administered was not on file. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178263D3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, A and 2.4.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6AA2D963" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26356CFC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6C3439C5" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="047A8B07" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">30. Documentation of Dispensed Medication </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1BD08C76" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A993D8B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DAC474" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>30.1 The written authorization for prescription or non-prescription medication did not include the [ ].</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAF7082" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>29.7.3 the name of the medication was missing.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D15D0C0" w14:textId="4B405E5A" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="003D5E2D">
+              <w:t xml:space="preserve">30.1.1 date of authorization  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077BE0F4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>29.7.4 directions for the medication were missing</w:t>
-[...429 lines deleted...]
-          <w:p w14:paraId="321D2089" w14:textId="7B016877" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.1.2 signature of the custodial parent or legal guardian.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3671AD2F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.1.1 date of authorization  </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="22760608" w14:textId="447C5CE5" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.1.3 child’s name.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="420DB4EC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.1.2 signature of the custodial parent or legal guardian.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="24D227B7" w14:textId="444BEB4C" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.1.4 name of the medication to be dispensed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E29B33" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.1.3 child’s name.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D4A63E9" w14:textId="79D73404" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.1.5 date of dosage to be given</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A68C8B8" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.1.4 name of the medication to be dispensed</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19E79F9D" w14:textId="18ECBF69" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.1.6 time of dosage to be given</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E928D6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.1.5 date of dosage to be given</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="65E305D3" w14:textId="0A6FD5FF" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.1.7 amount of dosage to be given.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4252E8D4" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AA941DE" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A50A190" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">30.2 Child care personnel were notified of allergies or special restrictions to medication and did not maintain documentation in the child's file and post a notice with stored medication. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="28699515" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01BAECDA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1D26E2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>30.3 Non-prescription medication not brought in by the custodial parent or legal guardian, specifically [ ], was dispensed for emergency purposes without written authorization.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="11727DFC" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7588FD19" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2362AA4F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">30.4 Non-prescription medication not brought in by the custodial parent or legal guardian specifically [ ], was dispensed for emergency purposes and the custodial parent or legal guardian was not notified on the day it occurred. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2C66DA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="2DF019CD" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7057D648" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C468A9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">30.5 Non-prescription medication not brought in by the custodial parent or legal guardian specifically [ ], was dispensed for emergency purposes and not documented in the child’s file. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="385344B2" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F1A916E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694A1F7F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">30.6 A child’s record for medication was not maintained for a minimum of 12 months from the last day the child received the dosage. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA732C3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="336CF5E7" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D7F430B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463BE9CB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">30.7 The operator's written record for documenting dispensed medication did not include the [ ]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 7.24, A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0384E0B3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.1.6 time of dosage to be given</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="51636DE8" w14:textId="020B51B3" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t xml:space="preserve">30.7.1 full name of the child receiving the medication </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BACDF3D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
+              <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.1.7 amount of dosage to be given.</w:t>
-[...298 lines deleted...]
-          <w:p w14:paraId="745D3C3C" w14:textId="271E98DA" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t xml:space="preserve"> (if on a separate document other than the authorization.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FCE114" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">30.7.1 full name of the child receiving the medication </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19C914CA" w14:textId="20FFAA9F" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.7.2 name of the medication dispensed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D53A5C3" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
-              <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (if on a separate document other than the authorization.)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="522F3B22" w14:textId="39A302FB" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.7.3 date the medication was dispensed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0B2074" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.7.2 name of the medication dispensed.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="78FC7891" w14:textId="6F5E5E22" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t>30.7.4 time the medication was dispensed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE8CA4B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30.7.3 date the medication was dispensed.</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>30.7.5 amount of the dosage given.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B73E890" w14:textId="2C60EBB0" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+          <w:p w14:paraId="73A59C60" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>30.7.6 initials or signature of the person who dispensed the medication.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79EA1694" w14:textId="77777777" w:rsidR="00B13527" w:rsidRPr="00FB1C7B" w:rsidRDefault="00B13527" w:rsidP="00B13527"/>
+    <w:p w14:paraId="76226F77" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-432" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13527" w:rsidRPr="00FB1C7B" w14:paraId="26098B53" w14:textId="77777777" w:rsidTr="00E5381E">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="02AF4CE8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="247134F6" w14:textId="77777777" w:rsidR="00B13527" w:rsidRPr="00FB1C7B" w:rsidRDefault="00B13527" w:rsidP="00FC711A">
+          <w:p w14:paraId="221B0C30" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00350B13" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Children</w:t>
-[...25 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="431B40A6" w14:textId="77777777" w:rsidTr="00E5381E">
+              <w:t xml:space="preserve">Children’s Records </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="40F3751C" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E30D9AA" w14:textId="6001D20E" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="003E3DC4" w:rsidP="00FC711A">
+          <w:p w14:paraId="1A260DFD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">31. Immunization Records </w:t>
             </w:r>
-            <w:r w:rsidR="00E5381E" w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="5E24100E" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="14ADB31B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="209228E8" w14:textId="78A7D50D" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="56E0879D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7F51C0" w14:textId="6B58BBEC" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00832D13">
+          <w:p w14:paraId="7EBF8712" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">31.1 Child(ren) did not have a Florida Certification of Immunization (DH Form 680) or a Religious Exemption from Immunization (DH Form 681), on file within 30 days of enrollment.  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1C7B">
-[...8 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="4329E18C" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="301E87A6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22F840C5" w14:textId="59A54A2F" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="66BCC622" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28D98D46" w14:textId="4582F922" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="7309F072" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>31.2 The Florida Certificate of immunization was not acceptable in that [  ].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0D89C0" w14:textId="7E0DA18A" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
-[...12 lines deleted...]
-          <w:p w14:paraId="4B6A63FD" w14:textId="27D36D1A" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="003D5E2D">
+          <w:p w14:paraId="5F5A4D68" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.1 A and B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265882B2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31.2.1 The form was not current (expired).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B8AC790" w14:textId="1B3A631E" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="003D5E2D">
+          <w:p w14:paraId="2C9AC06E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">31.2.2 An applicable part of the record was not complete.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2616B34F" w14:textId="59053EE8" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="003D5E2D">
+          <w:p w14:paraId="47D506AA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">31.2.3 It did not include the signature of the physician. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE9A8ED" w14:textId="11E69440" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="003D5E2D">
+          <w:p w14:paraId="526D8544" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31.2.4 It did not include the date the form was issued by the physician.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52027406" w14:textId="74F3999B" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="003D5E2D">
+          <w:p w14:paraId="4E9E75EB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>31.2.5 Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009614E" w:rsidRPr="00FB1C7B" w14:paraId="518811CC" w14:textId="77777777" w:rsidTr="00E161C2">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0146C7C2" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BF783F8" w14:textId="351BCDA8" w:rsidR="0009614E" w:rsidRPr="00FB1C7B" w:rsidRDefault="0009614E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="1E46A587" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64727691" w14:textId="77777777" w:rsidR="00805C5B" w:rsidRPr="00FB1C7B" w:rsidRDefault="0009614E" w:rsidP="00FE7B58">
-[...30 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="1F6B4102" w14:textId="77777777" w:rsidTr="00E5381E">
+          <w:p w14:paraId="1748E4B1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">31.3 The home does not have a general statement in the parent handbook/policies to inform parents at the time of enrollment that some children in care may not have current immunizations.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627A1A10" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="693B59BD" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B79F69" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
-[...11 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="5AD3D3E5" w14:textId="77777777" w:rsidTr="00E5381E">
+          <w:p w14:paraId="136A1F31" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="71F6F313" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39CF2539" w14:textId="74C2C01D" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="7CA9B7AB" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="24EEA32E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">32. Health Records </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4B692886" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20367A34" w14:textId="06AD850B" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="29D8182A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64FAE2DF" w14:textId="38E11464" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
+          <w:p w14:paraId="6223CB43" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">32.1 Child(ren) did not have a Student Health Examination/DH (Form 3040), or an equivalent health statement on file within 30 days of enrollment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07DE77E1" w14:textId="16423AE0" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="23DCBCA3" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="1239B889" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.2, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="726308BB" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60EDEE2B" w14:textId="49D5B6C3" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="1C4484D5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C207054" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
+          <w:p w14:paraId="0BA8A54A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>32.2 The Student Health Examination was not acceptable in that [ ].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31333C57" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
-[...15 lines deleted...]
-          <w:p w14:paraId="38047A7A" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
+          <w:p w14:paraId="5FD9CD6A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AA4AED" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>32.2.1. The form was not current (expired).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="557631A5" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
+          <w:p w14:paraId="3D0943C2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>32.2.2. An applicable part of the record was not complete.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22D6C1FD" w14:textId="7B994F5D" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FC711A">
+          <w:p w14:paraId="27794544" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>32.2.3. The form was not completed by a person given statutory authority to perform health examinations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="35422F12" w14:textId="77777777" w:rsidTr="00E161C2">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="10C5F89B" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADE09A8" w14:textId="26D1206C" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="5C52F5A1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D172AC8" w14:textId="77777777" w:rsidR="00642776" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="75A5F987" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>32.3 Medical records were not returned to the custodial parent or guardian when the child was no longer in care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29BF919E" w14:textId="6CAE7DA6" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
-[...14 lines deleted...]
-      <w:tr w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w14:paraId="4331222F" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="7B629A4A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.2, G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0E7CCEB0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E89B6A9" w14:textId="3FD590F2" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+          <w:p w14:paraId="15DEFF32" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="729177CD" w14:textId="47B17A64" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+          <w:p w14:paraId="26F0CD13" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>32.4 A child who has or is at an increased risk for a chronic physical, developmental, behavioral or emotional condition and require additional services did not have a current emergency care plan included in their file.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1431525B" w14:textId="51ADEDAE" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
-[...14 lines deleted...]
-      <w:tr w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w14:paraId="6D377E71" w14:textId="77777777" w:rsidTr="00EF3D45">
+          <w:p w14:paraId="7EF8164F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.2, H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6198DB48" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D757C14" w14:textId="77777777" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+          <w:p w14:paraId="6511DE52" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F25EE64" w14:textId="77777777" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
-[...8 lines deleted...]
-      <w:tr w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w14:paraId="2B1B5170" w14:textId="77777777" w:rsidTr="00EF3D45">
+          <w:p w14:paraId="798AEC51" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="398E9FE0" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246FDCB1" w14:textId="77777777" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
-[...18 lines deleted...]
-              <w:t>/Daily Attendance</w:t>
+          <w:p w14:paraId="40213CBC" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">33. Enrollment Information/Daily Attendance </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5623E17F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.3 &amp; 8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="49CB68EA" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F982CF1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C00E7D9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">33.1 No enrollment information was on file for the child(ren) and/ or available for licensing to review. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="216E78FE" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B84C73B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDBDD54" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">33.2 The enrollment form used by the operator was incomplete and/or did not include all required information as required on CF-FSP Form 5219. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C6B083" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.3, A, C and F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="7D2B8B4A" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2624753A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB1FA73" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">33.3 The enrollment information on file was not current. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E1F973" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.3, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="123E1263" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A8B7FE9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B6C205" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>33.4 There was not a signed statement from the custodial parents/guardians verifying they had received the “Selecting a Family Day Care Home Provider” brochure.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-      <w:tr w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w14:paraId="5C6A9933" w14:textId="77777777" w:rsidTr="00E161C2">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.3, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="173CA595" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A8CFE1B" w14:textId="77777777" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="725407E6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15D66197" w14:textId="171A6EA7" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
-[...181 lines deleted...]
-          <w:p w14:paraId="2E5BC0D1" w14:textId="77777777" w:rsidR="003E3DC4" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+          <w:p w14:paraId="1CBFFBA4" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>33.5 The home did not maintain documentation that the parent(s) or legal guardian(s) of each child were provided information detailing the causes, symptoms, and transmission of the influenza virus annually during the months of August through September in that [ ].</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>33.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="565132EA" w14:textId="3D50C395" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+              <w:t xml:space="preserve"> Daily attendance was not maintained to account for all children in care.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C258A70" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB1C7B">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.4, A and B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="410E267F" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CA91621" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC2B107" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>33.6 Daily attendance was not maintained to account for all children in care.</w:t>
-[...6 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...46 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:t>33.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">33.7 </w:t>
-[...38 lines deleted...]
-      <w:tr w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w14:paraId="2CBC62A9" w14:textId="77777777" w:rsidTr="00E161C2">
+              <w:t xml:space="preserve"> The home did not have documentation of prior notice of a child’s absence and failed to contact the custodial parent(s)/ legal guardian(s) to notify of the child’s absence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.4, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6E18E9A3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="052FC3B4" w14:textId="329411DE" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+          <w:p w14:paraId="56E79E84" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14737782" w14:textId="13E598A6" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="003155CB" w:rsidP="001E57BD">
-[...8 lines deleted...]
-            <w:r w:rsidR="001E57BD" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="0EB919A1" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>33.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> The home did not have written consent from the custodial parent(s) or legal guardian(s) before a child participated in activities conducted by the child enrichment service provider. </w:t>
             </w:r>
-            <w:r w:rsidR="001E57BD" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s.402.3054(2), F.S.</w:t>
             </w:r>
-            <w:r w:rsidR="001E57BD" w:rsidRPr="00FB1C7B">
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w14:paraId="6B690CDE" w14:textId="77777777" w:rsidTr="00E161C2">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="74B3DD8F" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="533FCE6B" w14:textId="757E3B9A" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
+          <w:p w14:paraId="4CC7FC3D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DA9052" w14:textId="63F911FC" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="003155CB" w:rsidP="001E57BD">
-[...8 lines deleted...]
-            <w:r w:rsidR="001E57BD" w:rsidRPr="00FB1C7B">
+          <w:p w14:paraId="2F248AE6" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>33.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
               <w:t xml:space="preserve"> The name, address and phone number of persons authorized to retrieve the child was not included in the enrollment information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51DECCF1" w14:textId="6FDF5488" w:rsidR="001E57BD" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E57BD" w:rsidP="001E57BD">
-[...14 lines deleted...]
-      <w:tr w:rsidR="0009614E" w:rsidRPr="00FB1C7B" w14:paraId="322D0B42" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="27F1721F" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.3, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0852D9E3" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3357D5D5" w14:textId="06C16781" w:rsidR="0009614E" w:rsidRPr="00FB1C7B" w:rsidRDefault="0009614E" w:rsidP="001E57BD">
+          <w:p w14:paraId="3347B009" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27FDD391" w14:textId="3170B191" w:rsidR="0009614E" w:rsidRPr="00FB1C7B" w:rsidRDefault="003155CB" w:rsidP="0009614E">
-[...83 lines deleted...]
-      <w:tr w:rsidR="00B13527" w:rsidRPr="00FB1C7B" w14:paraId="1A30C51A" w14:textId="77777777" w:rsidTr="00E5381E">
+          <w:p w14:paraId="60391120" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>33.</w:t>
+            </w:r>
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> Daily attendance records were not maintained for 12 months and/ or available for licensing to review. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 8.4, D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="06D05401" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68A54E7F" w14:textId="77777777" w:rsidR="00380150" w:rsidRPr="00FB1C7B" w:rsidRDefault="00380150" w:rsidP="00415936">
+          <w:p w14:paraId="6D7D8419" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28C14996" w14:textId="77777777" w:rsidR="00B13527" w:rsidRPr="00FB1C7B" w:rsidRDefault="00B13527" w:rsidP="00415936">
+          <w:p w14:paraId="03419A7D" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Enforcement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="257E4B84" w14:textId="77777777" w:rsidTr="00E5381E">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="280627E8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77CA4321" w14:textId="3668909C" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00415936">
-[...14 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="2F872FDC" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="01334C63" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">34. Access to the Premises/Misrepresentation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6BF24AA9" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D20C3B2" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="0F35B17A" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37705EC6" w14:textId="4F889868" w:rsidR="008D5E9B" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="008D5E9B">
-[...24 lines deleted...]
-          <w:p w14:paraId="36993B5D" w14:textId="32A32287" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="008D5E9B">
+          <w:p w14:paraId="19E64444" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">34.1 Child care personnel failed to grant the licensing authority access to the family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home, or any portion thereof, during the hours of operation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D5A39B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s. 402.311, F.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="31272CF3" w14:textId="77777777" w:rsidTr="00E161C2">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="1F81C9F6" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74FFBD4A" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="49271351" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1CEB74" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>34.2 Child care personnel refused</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">the Department’s authorized licensing staff access to the entire premise of the home to inspect for compliance. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.1, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="261F9D6C" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="512DAFEB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60C2A422" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">34.3 A parent/guardian/custodian was denied access to their child(ren) while in care at the family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.1, B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="6C736017" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25E6EF62" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="277A5074" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">34.4 Child care personnel knowingly misrepresented, impersonated, or provided fraudulent information related to the family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home to a parent/guardian, licensing authority, or law enforcement.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6D416B" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">s. 402.319(1)(f), F.S. and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="179EC692" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="213A315E" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31FF7B3A" w14:textId="5E97D356" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="008D5E9B">
-[...47 lines deleted...]
-      <w:tr w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w14:paraId="1895CA16" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="5084A2E9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">34.5 Child care personnel knowingly misrepresented, impersonated, or provided fraudulent information related to the family </w:t>
+            </w:r>
+            <w:r>
+              <w:t>child</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve"> care home to a parent/guardian, licensing authority, or law enforcement that could result in death or serious harm to the health, safety or well-being of a child.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B6AB497" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">s. 402.319(1)(f) F.S. and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.1, C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="28FBC3CA" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41348DFB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18379FD7" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">34.6 Child care personnel failed to grant the licensing authority access to or interfered with the copying of the home’s records. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>s. 402.311, F.S.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="41F9DEC5" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FA37ABC" w14:textId="77777777" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
+          <w:p w14:paraId="5D92D733" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DA83212" w14:textId="49032D78" w:rsidR="00E5381E" w:rsidRPr="00FB1C7B" w:rsidRDefault="00E5381E" w:rsidP="00FE7B58">
-[...251 lines deleted...]
-              <w:t>FDCH/LFCCH Handbook, Section 9.1, A</w:t>
+          <w:p w14:paraId="6556AFEB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">34.7 Child care personnel interfered with or prevented the licensing authority from photographing or recording a location or activity on the premises. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A7B5E5" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.1, A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64AC937F" w14:textId="77777777" w:rsidR="003322FB" w:rsidRPr="00FB1C7B" w:rsidRDefault="003322FB"/>
+    <w:p w14:paraId="29E3F778" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9882" w:type="dxa"/>
         <w:tblInd w:w="-437" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="8640"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="2BE8D396" w14:textId="77777777" w:rsidTr="00E5381E">
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="0349A3DF" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9882" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FDAE751" w14:textId="2BFE7480" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="003E3DC4" w:rsidP="00742A82">
-[...32 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="14051860" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="29999082" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">35. Child Safety, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="4CE2EAF8" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DFEF470" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00A61A5B">
+          <w:p w14:paraId="3B2050EB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34802C0A" w14:textId="1C269DD6" w:rsidR="00B06B66" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00A61A5B">
-[...42 lines deleted...]
-      <w:tr w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w14:paraId="11B3AABE" w14:textId="77777777" w:rsidTr="00E161C2">
+          <w:p w14:paraId="61CD15F9" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">35.1 Child care personnel, while caring for children, committed an act or omission that meets the definition of child abuse or neglect provided in Chapter 39, Florida Statutes or Chapter 827, Florida Statutes.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D0D0B2" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.2, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w14:paraId="5C526E50" w14:textId="77777777" w:rsidTr="006769A3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B3DCC41" w14:textId="77777777" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00A61A5B">
+          <w:p w14:paraId="385D0FAD" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46FA76FD" w14:textId="316DB88E" w:rsidR="00883C3D" w:rsidRPr="00FB1C7B" w:rsidRDefault="00883C3D" w:rsidP="00A9275B">
+          <w:p w14:paraId="652F22AF" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB1C7B">
-              <w:t xml:space="preserve">35.2 As a mandated reporter, </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="001E57BD" w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">35.2 As a mandated reporter, child care personnel failed to report suspected child abuse or neglect as required in section 39.201, Florida Statutes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.2, A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E43D6" w:rsidRPr="00E3628C" w14:paraId="5735F11A" w14:textId="77777777" w:rsidTr="006769A3">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="615ECBA0" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00FB1C7B" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB6ADCB" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="001E57BD" w:rsidRDefault="001E43D6" w:rsidP="006769A3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:t xml:space="preserve">35.3 Child care personnel inappropriately interacted with children in care in a manner that was aggressive, demeaning or intimidating in nature. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001E57BD" w:rsidRPr="00FB1C7B">
-[...78 lines deleted...]
-              <w:t>Handbook, Section 9.2, B</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>FCCH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1C7B">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/LFCCH Handbook, Section 9.2, B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28B2922D" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="00E3628C" w:rsidRDefault="00146DD6"/>
-    <w:sectPr w:rsidR="00146DD6" w:rsidRPr="00E3628C" w:rsidSect="00281BF5">
+    <w:p w14:paraId="4B6F60AA" w14:textId="77777777" w:rsidR="001E43D6" w:rsidRPr="00E3628C" w:rsidRDefault="001E43D6" w:rsidP="001E43D6"/>
+    <w:p w14:paraId="28B2922D" w14:textId="77777777" w:rsidR="00146DD6" w:rsidRPr="001E43D6" w:rsidRDefault="00146DD6" w:rsidP="001E43D6"/>
+    <w:sectPr w:rsidR="00146DD6" w:rsidRPr="001E43D6" w:rsidSect="00281BF5">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="174" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1915DCF9" w14:textId="77777777" w:rsidR="00C93CF1" w:rsidRDefault="00C93CF1">
+    <w:p w14:paraId="3F4973EE" w14:textId="77777777" w:rsidR="00510F2E" w:rsidRDefault="00510F2E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62EA8F6A" w14:textId="77777777" w:rsidR="00C93CF1" w:rsidRDefault="00C93CF1">
+    <w:p w14:paraId="6658A0DA" w14:textId="77777777" w:rsidR="00510F2E" w:rsidRDefault="00510F2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19CEC88E" w14:textId="77777777" w:rsidR="00A71272" w:rsidRDefault="00A71272">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2CF0C17C" w14:textId="77777777" w:rsidR="00A71272" w:rsidRDefault="00A71272">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23C3540C" w14:textId="3E0F83AD" w:rsidR="00A71272" w:rsidRPr="007D6095" w:rsidRDefault="00A71272" w:rsidP="00391232">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:hanging="540"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007D6095">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>CF-FSP Form 5318,</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -21154,51 +22511,51 @@
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r w:rsidRPr="007D6095">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="177C1D3D" w14:textId="77777777" w:rsidR="00A71272" w:rsidRDefault="00A71272">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EDBBC7F" w14:textId="77777777" w:rsidR="00A71272" w:rsidRDefault="00A71272">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="6049" w:yAlign="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -21215,102 +22572,102 @@
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7EDB4367" w14:textId="77777777" w:rsidR="00A71272" w:rsidRDefault="00A71272">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:t>CF-FSP Form 5318</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>July 2009</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F549100" w14:textId="77777777" w:rsidR="00C93CF1" w:rsidRDefault="00C93CF1">
+    <w:p w14:paraId="7D9CB01E" w14:textId="77777777" w:rsidR="00510F2E" w:rsidRDefault="00510F2E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08B29AA4" w14:textId="77777777" w:rsidR="00C93CF1" w:rsidRDefault="00C93CF1">
+    <w:p w14:paraId="284A3E0A" w14:textId="77777777" w:rsidR="00510F2E" w:rsidRDefault="00510F2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D04B0DF" w14:textId="68A4EBD7" w:rsidR="00A71272" w:rsidRDefault="00A71272">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Family Day Care Home</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> Standards Classification Summary</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66F0C6D4" w14:textId="77777777" w:rsidR="00A71272" w:rsidRDefault="00A71272">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Family Day Care Home</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="070621E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4678C232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -24551,51 +25908,50 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1125198421">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="494226182">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="311955325">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1729107292">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="653606105">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1201475142">
     <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -24896,50 +26252,51 @@
     <w:rsid w:val="001B595C"/>
     <w:rsid w:val="001B66BF"/>
     <w:rsid w:val="001B6947"/>
     <w:rsid w:val="001B73FC"/>
     <w:rsid w:val="001C1455"/>
     <w:rsid w:val="001C370C"/>
     <w:rsid w:val="001C6B77"/>
     <w:rsid w:val="001C7029"/>
     <w:rsid w:val="001C754D"/>
     <w:rsid w:val="001C756C"/>
     <w:rsid w:val="001D00B4"/>
     <w:rsid w:val="001D14F4"/>
     <w:rsid w:val="001D3130"/>
     <w:rsid w:val="001D40E8"/>
     <w:rsid w:val="001D5C6C"/>
     <w:rsid w:val="001D6DE2"/>
     <w:rsid w:val="001D7002"/>
     <w:rsid w:val="001D782B"/>
     <w:rsid w:val="001D7F74"/>
     <w:rsid w:val="001E01E8"/>
     <w:rsid w:val="001E1DFC"/>
     <w:rsid w:val="001E2068"/>
     <w:rsid w:val="001E27F5"/>
     <w:rsid w:val="001E2E53"/>
     <w:rsid w:val="001E3442"/>
+    <w:rsid w:val="001E43D6"/>
     <w:rsid w:val="001E4B53"/>
     <w:rsid w:val="001E57BD"/>
     <w:rsid w:val="001E5D13"/>
     <w:rsid w:val="001E65CC"/>
     <w:rsid w:val="001E6B9D"/>
     <w:rsid w:val="001E7931"/>
     <w:rsid w:val="001E7B3E"/>
     <w:rsid w:val="001F0A96"/>
     <w:rsid w:val="001F1B50"/>
     <w:rsid w:val="001F20B2"/>
     <w:rsid w:val="001F2383"/>
     <w:rsid w:val="001F2D46"/>
     <w:rsid w:val="001F2FF7"/>
     <w:rsid w:val="001F4EC0"/>
     <w:rsid w:val="001F5906"/>
     <w:rsid w:val="001F7A65"/>
     <w:rsid w:val="00200032"/>
     <w:rsid w:val="00201665"/>
     <w:rsid w:val="002017A3"/>
     <w:rsid w:val="0020227D"/>
     <w:rsid w:val="00204034"/>
     <w:rsid w:val="00204337"/>
     <w:rsid w:val="002057C9"/>
     <w:rsid w:val="00205A71"/>
     <w:rsid w:val="00206211"/>
@@ -25392,50 +26749,51 @@
     <w:rsid w:val="004D6F51"/>
     <w:rsid w:val="004D723E"/>
     <w:rsid w:val="004E0B3A"/>
     <w:rsid w:val="004E14B4"/>
     <w:rsid w:val="004E1578"/>
     <w:rsid w:val="004E2962"/>
     <w:rsid w:val="004E3476"/>
     <w:rsid w:val="004E3871"/>
     <w:rsid w:val="004E3904"/>
     <w:rsid w:val="004E3D0B"/>
     <w:rsid w:val="004E429C"/>
     <w:rsid w:val="004E449D"/>
     <w:rsid w:val="004E46B8"/>
     <w:rsid w:val="004E503C"/>
     <w:rsid w:val="004E58C2"/>
     <w:rsid w:val="004E72E9"/>
     <w:rsid w:val="004F0320"/>
     <w:rsid w:val="004F03A8"/>
     <w:rsid w:val="004F1849"/>
     <w:rsid w:val="004F24DF"/>
     <w:rsid w:val="004F402E"/>
     <w:rsid w:val="004F69DE"/>
     <w:rsid w:val="004F7011"/>
     <w:rsid w:val="005021F5"/>
     <w:rsid w:val="00507EEA"/>
+    <w:rsid w:val="00510F2E"/>
     <w:rsid w:val="005123AF"/>
     <w:rsid w:val="005126D6"/>
     <w:rsid w:val="00512930"/>
     <w:rsid w:val="00512FB2"/>
     <w:rsid w:val="00512FD1"/>
     <w:rsid w:val="00513569"/>
     <w:rsid w:val="005142CA"/>
     <w:rsid w:val="0051508A"/>
     <w:rsid w:val="00515098"/>
     <w:rsid w:val="00516C91"/>
     <w:rsid w:val="00517328"/>
     <w:rsid w:val="0051799E"/>
     <w:rsid w:val="005206A1"/>
     <w:rsid w:val="005209AF"/>
     <w:rsid w:val="00520F31"/>
     <w:rsid w:val="00521320"/>
     <w:rsid w:val="005218F1"/>
     <w:rsid w:val="00521FC5"/>
     <w:rsid w:val="00525110"/>
     <w:rsid w:val="00525CA2"/>
     <w:rsid w:val="005275A3"/>
     <w:rsid w:val="00530D92"/>
     <w:rsid w:val="0053151A"/>
     <w:rsid w:val="005321E9"/>
     <w:rsid w:val="00532A21"/>
@@ -27096,50 +28454,51 @@
     <w:rsid w:val="00FA7BE4"/>
     <w:rsid w:val="00FB0DA6"/>
     <w:rsid w:val="00FB0EEE"/>
     <w:rsid w:val="00FB1A6A"/>
     <w:rsid w:val="00FB1B58"/>
     <w:rsid w:val="00FB1C7B"/>
     <w:rsid w:val="00FB21C8"/>
     <w:rsid w:val="00FB2738"/>
     <w:rsid w:val="00FB2ADA"/>
     <w:rsid w:val="00FB448C"/>
     <w:rsid w:val="00FB44B6"/>
     <w:rsid w:val="00FB4A86"/>
     <w:rsid w:val="00FB4BD2"/>
     <w:rsid w:val="00FB5701"/>
     <w:rsid w:val="00FB75DF"/>
     <w:rsid w:val="00FB7B8C"/>
     <w:rsid w:val="00FC1687"/>
     <w:rsid w:val="00FC2E59"/>
     <w:rsid w:val="00FC4589"/>
     <w:rsid w:val="00FC4679"/>
     <w:rsid w:val="00FC47D1"/>
     <w:rsid w:val="00FC4EC5"/>
     <w:rsid w:val="00FC588C"/>
     <w:rsid w:val="00FC5BD7"/>
     <w:rsid w:val="00FC61D4"/>
+    <w:rsid w:val="00FC69DB"/>
     <w:rsid w:val="00FC711A"/>
     <w:rsid w:val="00FD11EA"/>
     <w:rsid w:val="00FD13F7"/>
     <w:rsid w:val="00FD174B"/>
     <w:rsid w:val="00FD213C"/>
     <w:rsid w:val="00FD2739"/>
     <w:rsid w:val="00FD2C6F"/>
     <w:rsid w:val="00FD3186"/>
     <w:rsid w:val="00FD34DD"/>
     <w:rsid w:val="00FD3544"/>
     <w:rsid w:val="00FD3753"/>
     <w:rsid w:val="00FD3CF4"/>
     <w:rsid w:val="00FD3ED2"/>
     <w:rsid w:val="00FD4E6F"/>
     <w:rsid w:val="00FD4E98"/>
     <w:rsid w:val="00FD53F9"/>
     <w:rsid w:val="00FD79E8"/>
     <w:rsid w:val="00FE11A1"/>
     <w:rsid w:val="00FE1403"/>
     <w:rsid w:val="00FE1707"/>
     <w:rsid w:val="00FE2904"/>
     <w:rsid w:val="00FE2A3E"/>
     <w:rsid w:val="00FE3186"/>
     <w:rsid w:val="00FE3507"/>
     <w:rsid w:val="00FE371F"/>
@@ -28079,67 +29438,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81AA9F20-06EF-4E02-A5C4-5057873C003B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>9976</Words>
-  <Characters>53297</Characters>
+  <Words>9352</Words>
+  <Characters>53312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>444</Lines>
-  <Paragraphs>126</Paragraphs>
+  <Paragraphs>125</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FAMILY DAY CARE HOME</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>fdcf</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63147</CharactersWithSpaces>
+  <CharactersWithSpaces>62539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FAMILY DAY CARE HOME</dc:title>
   <dc:creator>orlowski-tara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>